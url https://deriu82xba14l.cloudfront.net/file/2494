--- v0 (2026-03-27)
+++ v1 (2026-06-26)
@@ -1,2125 +1,10300 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
-  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
-[...3 lines deleted...]
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-[...5 lines deleted...]
-  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
+  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14" xml:space="preserve">
   <w:body>
-    <w:p w14:paraId="3C287D82" w14:textId="77777777" w:rsidR="00250DAE" w:rsidRPr="00D50C7A" w:rsidRDefault="00250DAE" w:rsidP="00687086">
+    <w:p>
       <w:pPr>
-        <w:pStyle w:val="Title"/>
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="3565" w:right="0" w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:extent cx="2320492" cy="475488"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="2" name="Image 2"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic>
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic>
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="2" name="Image 2"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId6" cstate="print"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="2320492" cy="475488"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>CONSENTIMIENTO</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-13"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>INFORMADO/CONSENTIMIENTO</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-13"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>PARA</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-14"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>TRATAMIENTO/ DERECHOS DEL PACIENTE/TELESALUD (MO)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:tabs>
+          <w:tab w:pos="6606" w:val="left" w:leader="none"/>
+        </w:tabs>
+        <w:spacing w:before="184"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Nombre</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>del</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>paciente:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:tab/>
+        <w:t>Fecha</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>nacimiento:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:line="20" w:lineRule="exact"/>
+        <w:ind w:left="273" w:right="0" w:firstLine="0"/>
+        <w:rPr>
           <w:sz w:val="2"/>
-          <w:szCs w:val="2"/>
-[...1 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="2"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:inline distT="0" distB="0" distL="0" distR="0">
+                <wp:extent cx="6536690" cy="6350"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:docPr id="3" name="Group 3"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic>
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
+                    <wpg:wgp>
+                      <wpg:cNvPr id="3" name="Group 3"/>
+                      <wpg:cNvGrpSpPr/>
+                      <wpg:grpSpPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="6536690" cy="6350"/>
+                          <a:chExt cx="6536690" cy="6350"/>
+                        </a:xfrm>
+                      </wpg:grpSpPr>
+                      <wps:wsp>
+                        <wps:cNvPr id="4" name="Graphic 4"/>
+                        <wps:cNvSpPr/>
+                        <wps:spPr>
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="6536690" cy="6350"/>
+                          </a:xfrm>
+                          <a:custGeom>
+                            <a:avLst/>
+                            <a:gdLst/>
+                            <a:ahLst/>
+                            <a:cxnLst/>
+                            <a:rect l="l" t="t" r="r" b="b"/>
+                            <a:pathLst>
+                              <a:path w="6536690" h="6350">
+                                <a:moveTo>
+                                  <a:pt x="6536436" y="0"/>
+                                </a:moveTo>
+                                <a:lnTo>
+                                  <a:pt x="6536436" y="0"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="0" y="0"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="0" y="6096"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="6536436" y="6096"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="6536436" y="0"/>
+                                </a:lnTo>
+                                <a:close/>
+                              </a:path>
+                            </a:pathLst>
+                          </a:custGeom>
+                          <a:solidFill>
+                            <a:srgbClr val="000000"/>
+                          </a:solidFill>
+                        </wps:spPr>
+                        <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                          <a:prstTxWarp prst="textNoShape">
+                            <a:avLst/>
+                          </a:prstTxWarp>
+                          <a:noAutofit/>
+                        </wps:bodyPr>
+                      </wps:wsp>
+                    </wpg:wgp>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:inline>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:group style="width:514.7pt;height:.5pt;mso-position-horizontal-relative:char;mso-position-vertical-relative:line" id="docshapegroup2" coordorigin="0,0" coordsize="10294,10">
+                <v:rect style="position:absolute;left:0;top:0;width:10294;height:10" id="docshape3" filled="true" fillcolor="#000000" stroked="false">
+                  <v:fill type="solid"/>
+                </v:rect>
+              </v:group>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="2"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="127"/>
+        <w:ind w:left="287" w:right="283"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Gracias</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-9"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>por</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-9"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>confiar</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-10"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>sus</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-10"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>necesidades</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-9"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-10"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>atención</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-10"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>médica</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-10"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-10"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>Chestnut</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-11"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>Health</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-10"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>Systems,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-11"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>Inc.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-10"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>(“</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Chestnut</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t>”).</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-11"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t>En</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-10"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t>Chestnut, procuramos</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-10"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t>equipar</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-10"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-10"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t>las</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-10"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t>personas</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-10"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t>con</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-11"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t>las</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-10"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t>herramientas</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-10"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t>necesarias</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-11"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t>para</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-10"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t>superar</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-11"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t>retos</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-11"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t>y</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-10"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t>mejorar</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-10"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t>su</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-10"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t>calidad</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-12"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-10"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t>vida. Este documento contiene información importante sobre sus</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t>servicios en Chestnut. Pregunte</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t>cualquier cosa que no </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t>entienda.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing w:line="230" w:lineRule="exact" w:before="116"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>CONSENTIMIENTO</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>INFORMADO</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:ind w:left="287" w:right="287"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Los servicios de atención médica tienen beneficios y riesgos. Los servicios de tratamiento pueden ayudarlo a conocerse</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-14"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-14"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>usted</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-14"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>mismo,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-14"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>manejar</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-14"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>su</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-14"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>vida</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-14"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>y</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-14"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>sus</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-14"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>relaciones,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-13"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>ganar</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-14"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>y</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-14"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>mantener</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-14"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>la</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-14"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>esperanza</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-14"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>y</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-14"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>el</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-14"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>sentido</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-14"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-13"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>bienestar, y tener</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>varios</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>otros efectos</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>positivos en</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>su vida.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>Sin</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>embargo,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>los</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>servicios</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>de tratamiento</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>pueden implicar</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>trabajar en aspectos difíciles de su vida y puede experimentar sentimientos incómodos como tristeza, enojo, culpa, frustración u otras emociones.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="120"/>
+        <w:ind w:left="287" w:right="286"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Sus primeras visitas pueden implicar una evaluación de sus necesidades, seguida de recomendaciones para su tratamiento.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>Luego,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>trabajará</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>con</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>el</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>personal</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>Chestnut</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>para</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>desarrollar</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>un</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>plan</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>tratamiento</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>que</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>delineará</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>sus objetivos de tratamiento y un plan para alcanzarlos. Su asistencia periódica y su participación activa son fundamentales para obtener los beneficios máximos del tratamiento.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing w:before="115"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>CONSENTIMIENTO</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>PARA</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>TRATAMIENTO</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:ind w:left="287" w:right="289"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Estoy</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>buscando</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>voluntariamente</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>servicios</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>Chestnut</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>para</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>fines</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>diagnóstico</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>y</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>tratamiento</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>atención</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>médica. Por el presente, doy mi consentimiento para evaluación, diagnóstico y tratamientos de salud mental y conductual que se consideren necesarios para mí o, en mi calidad de tutor legal, para el paciente.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:ind w:left="287"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Entiendo</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>y</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>reconozco</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>lo</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>siguiente:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:pos="791" w:val="left" w:leader="none"/>
+        </w:tabs>
+        <w:spacing w:line="244" w:lineRule="exact" w:before="1" w:after="0"/>
+        <w:ind w:left="791" w:right="0" w:hanging="359"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Las</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>instalaciones</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Chestnut</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>no</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>son</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>centros</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>tratamiento</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>cerrados.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:pos="791" w:val="left" w:leader="none"/>
+        </w:tabs>
+        <w:spacing w:line="237" w:lineRule="auto" w:before="1" w:after="0"/>
+        <w:ind w:left="791" w:right="292" w:hanging="360"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Me</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="25"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>han</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="25"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>explicado</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="25"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>la</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="25"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>información</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="25"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>sobre</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="25"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>la</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="25"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>naturaleza</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="25"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>y</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="26"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>los</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="26"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>propósitos</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="26"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="26"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>los</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="25"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>programas,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="24"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>procedimientos</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="25"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>y métodos de tratamiento de Chestnut para que pueda tomar una decisión informada.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:pos="791" w:val="left" w:leader="none"/>
+        </w:tabs>
+        <w:spacing w:line="244" w:lineRule="exact" w:before="1" w:after="0"/>
+        <w:ind w:left="791" w:right="0" w:hanging="359"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>El</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-8"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>tratamiento</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>puede</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>incluir</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>intervenciones</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>psiquiátricas,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>psicológicas,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>consejería</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>o</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>salud</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>conductual.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:pos="791" w:val="left" w:leader="none"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto" w:before="0" w:after="0"/>
+        <w:ind w:left="791" w:right="292" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Autorizo al personal de Chestnut a determinar los métodos de tratamiento necesarios para el éxito de mi </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>tratamiento.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:pos="791" w:val="left" w:leader="none"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto" w:before="0" w:after="0"/>
+        <w:ind w:left="791" w:right="291" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Solamente los miembros del personal de Chestnut podrán acceder a mi información médica, según sea necesario</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>para</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>tratamientos,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>pagos</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>y</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>operaciones</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>atención</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>médica,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>según</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>el</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>estándar</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>“mínimo</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>necesario” establecido por las leyes aplicables.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:pos="791" w:val="left" w:leader="none"/>
+        </w:tabs>
+        <w:spacing w:line="237" w:lineRule="auto" w:before="0" w:after="0"/>
+        <w:ind w:left="791" w:right="291" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Este sitio es un centro de enseñanza y puede incluir médicos, enfermeros de práctica avanzada, clínicos de salud conductual, residentes, fellows, estudiantes y otros profesionales en formación.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:pos="791" w:val="left" w:leader="none"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto" w:before="0" w:after="0"/>
+        <w:ind w:left="791" w:right="289" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Tengo derecho a cancelar el consentimiento en cualquier momento. Entiendo que retirar el consentimiento puede resultar en el alta de los servicios, excepto que la ley aplicable disponga lo contrario.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing w:before="135"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>CONFIDENCIALIDAD</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>Y</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>PRIVACIDAD</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:ind w:left="287" w:right="291"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Entiendo que mis registros están protegidos bajo las siguientes leyes y regulaciones y no se pueden revelar sin mi consentimiento por escrito, excepto cuando se permita específicamente de otra manera:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:pos="791" w:val="left" w:leader="none"/>
+        </w:tabs>
+        <w:spacing w:line="237" w:lineRule="auto" w:before="3" w:after="0"/>
+        <w:ind w:left="791" w:right="284" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Ley de Portabilidad y Responsabilidad de Seguros Médicos (Health Insurance Portability and Accountability Act, “</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>HIPAA</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t>”)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:pos="791" w:val="left" w:leader="none"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto" w:before="0" w:after="0"/>
+        <w:ind w:left="791" w:right="284" w:hanging="360"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>42</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-16"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Confidencialidad</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-14"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-13"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>los</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-12"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Expedientes</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-12"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-14"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Pacientes</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-12"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>con</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-14"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Trastornos</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-13"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>por</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-14"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Consumo</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-14"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-14"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Sustancias</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-13"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>(Confidentiality </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Substance Use</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Disorder</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Patient</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Records,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>CFR)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Parte 2,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>si</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>corresponde</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:pos="791" w:val="left" w:leader="none"/>
+        </w:tabs>
+        <w:spacing w:line="243" w:lineRule="exact" w:before="0" w:after="0"/>
+        <w:ind w:left="791" w:right="0" w:hanging="359"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Código</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Reglamentaciones</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>del</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Estado</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Misuri</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>(Missouri</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Code</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>State</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Regulations)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:pos="791" w:val="left" w:leader="none"/>
+        </w:tabs>
+        <w:spacing w:line="243" w:lineRule="exact" w:before="0" w:after="0"/>
+        <w:ind w:left="791" w:right="0" w:hanging="359"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Departamento</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Salud</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Mental</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Misuri</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>(Missouri</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Department</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Mental</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Health)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:pos="791" w:val="left" w:leader="none"/>
+        </w:tabs>
+        <w:spacing w:line="243" w:lineRule="exact" w:before="0" w:after="0"/>
+        <w:ind w:left="791" w:right="0" w:hanging="359"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Otras</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>leyes</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>federales</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>y</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>estatales</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>aplicables</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>que</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>protegen</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>la</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>privacidad</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>los</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>pacientes</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:ind w:left="287" w:right="193"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Las</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-13"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>revelaciones</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-13"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>sin</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-14"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>consentimiento</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-14"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>se</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-13"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>permiten</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-13"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>solo</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-14"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-13"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>situaciones</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-13"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>limitadas,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-14"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>como</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-14"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>emergencias</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-14"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>médicas,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-14"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>reportes de</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>abuso/negligencia</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>menores</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>o</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>ancianos,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>ciertas</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>órdenes</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>judiciales</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>y</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>otras</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>instancias</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>requeridas</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>por</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>la</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t> ley.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing w:before="138"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>CONSENTIMIENTO</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>DE</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>TELESALUD</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:ind w:left="287"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Entiendo</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-11"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>que</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-12"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>los</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-11"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>servicios</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-11"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-11"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>tratamiento</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-11"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>se</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-11"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>pueden</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-11"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>ofrecer</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-11"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-11"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>través</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-11"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-11"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>telesalud</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-11"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>(teléfono,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-12"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>videoconferencia</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-11"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>u</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-11"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>otros medios electrónicos seguros). Reconozco lo siguiente:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:pos="791" w:val="left" w:leader="none"/>
+        </w:tabs>
+        <w:spacing w:line="237" w:lineRule="auto" w:before="3" w:after="0"/>
+        <w:ind w:left="791" w:right="610" w:hanging="360"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Los</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>servicios</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>telesalud</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>se</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>prestarán</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>manera</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>privada</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>y</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>segura,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>según</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>la</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>HIPAA,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>42</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>CFR</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Parte 2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>y</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>el Departamento de Salud Mental de Misuri y las leyes de Misuri.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:after="0" w:line="237" w:lineRule="auto"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:sectPr>
+          <w:footerReference w:type="default" r:id="rId5"/>
+          <w:type w:val="continuous"/>
+          <w:pgSz w:w="12240" w:h="15840"/>
+          <w:pgMar w:header="0" w:footer="432" w:top="660" w:bottom="620" w:left="720" w:right="720"/>
+          <w:pgNumType w:start="1"/>
+        </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7863C674" w14:textId="77777777" w:rsidR="008F5C19" w:rsidRPr="00D50C7A" w:rsidRDefault="00342F7E" w:rsidP="00687086">
+    <w:p>
       <w:pPr>
-        <w:pStyle w:val="Title"/>
-[...5 lines deleted...]
-          <w:lang w:val="es-MX"/>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:pos="791" w:val="left" w:leader="none"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto" w:before="88" w:after="0"/>
+        <w:ind w:left="791" w:right="402" w:hanging="360"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D50C7A">
-[...13 lines deleted...]
-        <w:t>(Missouri)</w:t>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Tengo</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>derecho</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>rechazar</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>los</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>servicios</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>telesalud</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>y</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>pedir</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>atención</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>persona,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>excepto</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>emergencias</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>o cuando las circunstancias de salud pública exijan lo contrario.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="26C1555D" w14:textId="77777777" w:rsidR="008F5C19" w:rsidRPr="00D50C7A" w:rsidRDefault="00A87CF4" w:rsidP="00A726E9">
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:pos="791" w:val="left" w:leader="none"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto" w:before="0" w:after="0"/>
+        <w:ind w:left="791" w:right="535" w:hanging="360"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Entiendo</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>que</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>la</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>telesalud</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>puede</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>tener</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>limitaciones</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>comparación</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>con</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>la</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>atención</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>persona,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>incluyendo posibles fallas de tecnología, interrupciones o capacidad limitada para hacer ciertas evaluaciones.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:pos="791" w:val="left" w:leader="none"/>
+        </w:tabs>
+        <w:spacing w:line="243" w:lineRule="exact" w:before="0" w:after="0"/>
+        <w:ind w:left="791" w:right="0" w:hanging="359"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Acepto</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>participar</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>los</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>servicios</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>telesalud</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>un</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>lugar</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>privado</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>y</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>proteger</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>mi</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>propia</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>confidencialidad.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:pos="791" w:val="left" w:leader="none"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto" w:before="0" w:after="0"/>
+        <w:ind w:left="791" w:right="334" w:hanging="360"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Entiendo</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>que</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>puedo</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>cancelar</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>el</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>consentimiento</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>para</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>telesalud</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>cualquier</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>momento</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>sin</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>que</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>eso</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>afecte</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>mi derecho a atención en el futuro.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:pos="791" w:val="left" w:leader="none"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto" w:before="0" w:after="0"/>
+        <w:ind w:left="791" w:right="523" w:hanging="360"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Entiendo</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>que</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>mi</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>proveedor</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>documentará</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>mi</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>ubicación</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>física</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>el</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>momento</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>cada</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>servicio</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>telesalud</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>y podrá iniciar servicios de emergencia si fuera necesario.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:pos="791" w:val="left" w:leader="none"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto" w:before="0" w:after="0"/>
+        <w:ind w:left="791" w:right="292" w:hanging="360"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Si</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>hay</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>una</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>falla</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>tecnológica</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>o</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>una</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>emergencia,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Chestnut</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>podría</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>comunicarse</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>con</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>los</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>servicios</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>emergencia locales o utilizar métodos de comunicación alternativos.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:pos="791" w:val="left" w:leader="none"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto" w:before="0" w:after="0"/>
+        <w:ind w:left="791" w:right="481" w:hanging="360"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Entiendo</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>que</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>los</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>servicios</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>telesalud</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>se</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>nos</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>pueden</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>facturar</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>mí</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>o</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>mi</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>seguro</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>la</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>misma</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>manera</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>que los servicios presenciales.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
-        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
-[...4 lines deleted...]
-        </w:rPr>
+        <w:spacing w:before="130"/>
+        <w:ind w:left="287" w:right="290"/>
+        <w:jc w:val="both"/>
       </w:pPr>
-      <w:r w:rsidRPr="00D50C7A">
-[...5 lines deleted...]
-        <w:t>Bienvenido a Chestnut Health Systems, Inc. (en lo sucesivo, “Chestnut”). Este documento contiene información importante sobre los servicios de tratamiento. Por favor, pregunte cualquier cosa que no entienda.</w:t>
+      <w:r>
+        <w:rPr/>
+        <w:t>Mi consentimiento para la telesalud incluye atención primaria, salud mental, salud conductual, consejería, manejo de medicamentos y otros servicios de atención médica que se consideren necesarios.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="61F4A920" w14:textId="77777777" w:rsidR="00A726E9" w:rsidRPr="00D50C7A" w:rsidRDefault="00A726E9" w:rsidP="00A726E9">
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>PREFERENCIAS</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>DE</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>COMUNICACIÓN</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>Y</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>CONSENTIMIENTO</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>DE</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>COMUNICACIÓN</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>ELECTRÓNICA</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="1"/>
+        <w:ind w:left="287" w:right="284"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Entiendo que Chestnut puede comunicarse conmigo sobre mi atención, citas, coordinación de tratamiento, facturación y otros asuntos relacionados con la atención médica usando varios métodos de comunicación. Reconozco</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-14"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>que</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-14"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>algunos</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-14"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>métodos,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-14"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-14"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>particular</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-14"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>las</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-14"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>comunicaciones</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-14"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>electrónicas,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-14"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>pueden</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-13"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>tener</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-14"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>riesgos</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-14"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-14"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>privacidad. Elijo voluntariamente mis métodos de comunicación preferidos a continuación y entiendo que puedo actualizar o revocar estas preferencias en cualquier momento notificando a Chestnut por escrito.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="183"/>
+        <w:ind w:left="287" w:right="2109"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Doy</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>mi</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>consentimiento</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>para</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>que</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>Chestnut</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>me</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>contacte</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>usando</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>los</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>siguientes</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>métodos: (marque todo lo que corresponda)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:line="230" w:lineRule="exact"/>
+        <w:ind w:left="1022"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:position w:val="-1"/>
+        </w:rPr>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:extent cx="112013" cy="112014"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="5" name="Image 5"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic>
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic>
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="5" name="Image 5"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId7" cstate="print"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="112013" cy="112014"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:position w:val="-1"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:spacing w:val="19"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>Llamada</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>telefónica</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>(se</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>puede</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>dejar</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>mensaje</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>voz)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="34"/>
+        <w:ind w:left="1022"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:position w:val="-1"/>
+        </w:rPr>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:extent cx="112013" cy="112014"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="6" name="Image 6"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic>
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic>
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="6" name="Image 6"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId7" cstate="print"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="112013" cy="112014"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:position w:val="-1"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:spacing w:val="27"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>Mensaje de texto (SMS)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="35"/>
+        <w:ind w:left="1022"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:position w:val="-1"/>
+        </w:rPr>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:extent cx="112013" cy="112014"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="7" name="Image 7"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic>
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic>
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="7" name="Image 7"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId8" cstate="print"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="112013" cy="112014"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:position w:val="-1"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>Email</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="34"/>
+        <w:ind w:left="1022"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:position w:val="-1"/>
+        </w:rPr>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:extent cx="112013" cy="112014"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="8" name="Image 8"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic>
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic>
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="8" name="Image 8"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId7" cstate="print"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="112013" cy="112014"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:position w:val="-1"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:spacing w:val="21"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>Portal</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>del paciente/mensajes electrónicos seguros</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="34"/>
+        <w:ind w:left="1022"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:position w:val="-1"/>
+        </w:rPr>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:extent cx="112013" cy="112014"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="9" name="Image 9"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic>
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic>
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="9" name="Image 9"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId7" cstate="print"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="112013" cy="112014"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:position w:val="-1"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>Correo</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="36"/>
+        <w:ind w:left="1022"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:position w:val="-1"/>
+        </w:rPr>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:extent cx="112013" cy="112014"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="10" name="Image 10"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic>
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic>
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="10" name="Image 10"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId8" cstate="print"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="112013" cy="112014"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:position w:val="-1"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:spacing w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>No me contacten</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="127"/>
+        <w:ind w:left="287" w:right="285"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Entiendo que los mensajes de texto y los emails pueden no estar encriptados y otras personas con acceso a mi teléfono, cuenta de email o dispositivo podrían acceder a ellos. Al seleccionar estas opciones, reconozco y acepto estos riesgos.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>Entiendo que Chestnut hará esfuerzos razonables para usar mis métodos de comunicación preferidos,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-13"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>pero</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-12"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>puede</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-13"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>usar</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-13"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>métodos</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-12"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>alternativos</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-13"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>cuando</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-12"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>sea</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-13"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>necesario</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-12"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>para</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-13"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>el</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-12"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>tratamiento,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-13"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>el</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-14"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>pago,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-13"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>las</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-12"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>operaciones de atención médica, las emergencias o según lo exija la ley.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>Entiendo que puedo retirar o cambiar este consentimiento en cualquier momento, y que hacerlo no afectará mi derecho a recibir servicios.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>PRÁCTICAS</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>DE</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>PRIVACIDAD</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>Y</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>DERECHOS</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>DEL</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t> PACIENTE</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="1"/>
+        <w:ind w:left="287"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Reconozco</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>que</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>he</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>recibido</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>la</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>declaración</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>Derechos</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>del</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>Paciente</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>Chestnut,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>que</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>incluye,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>entre</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>otros:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:pos="791" w:val="left" w:leader="none"/>
+        </w:tabs>
+        <w:spacing w:line="244" w:lineRule="exact" w:before="0" w:after="0"/>
+        <w:ind w:left="791" w:right="0" w:hanging="359"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>El</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>derecho</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>ser</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>tratado</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>con</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>dignidad</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>y</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> respeto.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:pos="791" w:val="left" w:leader="none"/>
+        </w:tabs>
+        <w:spacing w:line="244" w:lineRule="exact" w:before="0" w:after="0"/>
+        <w:ind w:left="791" w:right="0" w:hanging="359"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>El</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>derecho</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>participar</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>la</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>planificación</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>del</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>tratamiento</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>y</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>la</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>toma</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> decisiones.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:pos="791" w:val="left" w:leader="none"/>
+        </w:tabs>
+        <w:spacing w:line="244" w:lineRule="exact" w:before="0" w:after="0"/>
+        <w:ind w:left="791" w:right="0" w:hanging="359"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>El</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>derecho</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>rechazar</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>el</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>tratamiento,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>acuerdo</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>con</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>la</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>ley.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:pos="791" w:val="left" w:leader="none"/>
+        </w:tabs>
+        <w:spacing w:line="244" w:lineRule="exact" w:before="0" w:after="0"/>
+        <w:ind w:left="791" w:right="0" w:hanging="359"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>El</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>derecho</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>la</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>confidencialidad</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>los</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>registros,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>sujeto</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>las</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>leyes</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>federales</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>y</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>estatales.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:pos="791" w:val="left" w:leader="none"/>
+        </w:tabs>
+        <w:spacing w:line="243" w:lineRule="exact" w:before="0" w:after="0"/>
+        <w:ind w:left="791" w:right="0" w:hanging="359"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>El</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>derecho</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>estar</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>libre</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>abuso,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>negligencia</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>o</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>explotación.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:pos="791" w:val="left" w:leader="none"/>
+        </w:tabs>
+        <w:spacing w:line="243" w:lineRule="exact" w:before="0" w:after="0"/>
+        <w:ind w:left="791" w:right="0" w:hanging="359"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>El</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>derecho</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>presentar</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>una</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>queja</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>sobre</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>los</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>servicios</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>sin</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> represalias.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:pos="791" w:val="left" w:leader="none"/>
+        </w:tabs>
+        <w:spacing w:line="244" w:lineRule="exact" w:before="0" w:after="0"/>
+        <w:ind w:left="791" w:right="0" w:hanging="359"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>El</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>derecho</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>recibir</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>tratamiento</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>libre</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>conflictos</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:pos="791" w:val="left" w:leader="none"/>
+        </w:tabs>
+        <w:spacing w:line="244" w:lineRule="exact" w:before="0" w:after="0"/>
+        <w:ind w:left="791" w:right="0" w:hanging="359"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>El</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>derecho</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>presentar</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>una</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>querella</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>ante</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>el</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Departamento</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Salud</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Mental</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Misuri.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="182"/>
+        <w:ind w:left="287" w:right="193"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Si</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>tengo</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>preguntas</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>sobre</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>las</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>Prácticas</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>privacidad</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>o</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>los</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>Derechos</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>del</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>paciente,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>puedo</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>comunicarme</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>con:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>Oficial de Privacidad, 1003 Martin Luther King Drive, Bloomington, IL 61701, 309.827.6026, o </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId9">
+        <w:r>
+          <w:rPr/>
+          <w:t>privacy@chestnut.org.</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading4"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>Mi firma a continuación es un reconocimiento de que he recibido, leído y entendido este documento de</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t> Consentimiento informado/Consentimiento para tratamiento, y por el presente, doy mi consentimiento voluntario para recibir tratamiento en Chestnut (incluyendo telesalud, si corresponde), y que he recibido y entiendo los Derechos del paciente de Chestnut . Además, reconozco que he recibido orientación y documentación sobre los servicios y requisitos del programa de Chestnut Health Systems en Misuri.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading4"/>
         <w:spacing w:after="0"/>
-        <w:rPr>
-[...3 lines deleted...]
-        </w:rPr>
+        <w:sectPr>
+          <w:pgSz w:w="12240" w:h="15840"/>
+          <w:pgMar w:header="0" w:footer="432" w:top="920" w:bottom="620" w:left="720" w:right="720"/>
+        </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="02091063" w14:textId="77777777" w:rsidR="00A87CF4" w:rsidRPr="00D50C7A" w:rsidRDefault="00A87CF4" w:rsidP="00A726E9">
+    <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
-        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:spacing w:before="10"/>
+        <w:ind w:left="0"/>
+        <w:rPr>
           <w:b/>
-          <w:sz w:val="20"/>
-          <w:lang w:val="es-MX"/>
+          <w:i/>
+          <w:sz w:val="5"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D50C7A">
-[...7 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w14:paraId="30C65EB0" w14:textId="77777777" w:rsidR="00A87CF4" w:rsidRPr="00D50C7A" w:rsidRDefault="00A87CF4" w:rsidP="00A726E9">
+    <w:p>
+      <w:pPr>
+        <w:spacing w:line="20" w:lineRule="exact"/>
+        <w:ind w:left="288" w:right="0" w:firstLine="0"/>
+        <w:rPr>
+          <w:sz w:val="2"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="2"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:inline distT="0" distB="0" distL="0" distR="0">
+                <wp:extent cx="6527800" cy="9525"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:docPr id="11" name="Group 11"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic>
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
+                    <wpg:wgp>
+                      <wpg:cNvPr id="11" name="Group 11"/>
+                      <wpg:cNvGrpSpPr/>
+                      <wpg:grpSpPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="6527800" cy="9525"/>
+                          <a:chExt cx="6527800" cy="9525"/>
+                        </a:xfrm>
+                      </wpg:grpSpPr>
+                      <wps:wsp>
+                        <wps:cNvPr id="12" name="Graphic 12"/>
+                        <wps:cNvSpPr/>
+                        <wps:spPr>
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="6527800" cy="9525"/>
+                          </a:xfrm>
+                          <a:custGeom>
+                            <a:avLst/>
+                            <a:gdLst/>
+                            <a:ahLst/>
+                            <a:cxnLst/>
+                            <a:rect l="l" t="t" r="r" b="b"/>
+                            <a:pathLst>
+                              <a:path w="6527800" h="9525">
+                                <a:moveTo>
+                                  <a:pt x="6527292" y="0"/>
+                                </a:moveTo>
+                                <a:lnTo>
+                                  <a:pt x="4981702" y="0"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="4972558" y="0"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="0" y="0"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="0" y="9144"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="4972558" y="9144"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="4981702" y="9144"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="6527292" y="9144"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="6527292" y="0"/>
+                                </a:lnTo>
+                                <a:close/>
+                              </a:path>
+                            </a:pathLst>
+                          </a:custGeom>
+                          <a:solidFill>
+                            <a:srgbClr val="000000"/>
+                          </a:solidFill>
+                        </wps:spPr>
+                        <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                          <a:prstTxWarp prst="textNoShape">
+                            <a:avLst/>
+                          </a:prstTxWarp>
+                          <a:noAutofit/>
+                        </wps:bodyPr>
+                      </wps:wsp>
+                    </wpg:wgp>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:inline>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:group style="width:514pt;height:.75pt;mso-position-horizontal-relative:char;mso-position-vertical-relative:line" id="docshapegroup4" coordorigin="0,0" coordsize="10280,15">
+                <v:shape style="position:absolute;left:0;top:0;width:10280;height:15" id="docshape5" coordorigin="0,0" coordsize="10280,15" path="m10279,0l7845,0,7831,0,0,0,0,14,7831,14,7845,14,10279,14,10279,0xe" filled="true" fillcolor="#000000" stroked="false">
+                  <v:path arrowok="t"/>
+                  <v:fill type="solid"/>
+                </v:shape>
+              </v:group>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="2"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:tabs>
+          <w:tab w:pos="8226" w:val="left" w:leader="none"/>
+        </w:tabs>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Firma</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>del</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t> paciente</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>Fecha</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
-        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
-[...3 lines deleted...]
-          <w:lang w:val="es-MX"/>
+        <w:spacing w:before="14" w:after="1"/>
+        <w:ind w:left="0"/>
+        <w:rPr>
+          <w:b/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D50C7A">
-[...6 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w14:paraId="452B4CAC" w14:textId="77777777" w:rsidR="00A726E9" w:rsidRPr="00D50C7A" w:rsidRDefault="00A726E9" w:rsidP="00A726E9">
+    <w:p>
+      <w:pPr>
+        <w:spacing w:line="20" w:lineRule="exact"/>
+        <w:ind w:left="288" w:right="0" w:firstLine="0"/>
+        <w:rPr>
+          <w:sz w:val="2"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="2"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:inline distT="0" distB="0" distL="0" distR="0">
+                <wp:extent cx="6527800" cy="6350"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:docPr id="13" name="Group 13"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic>
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
+                    <wpg:wgp>
+                      <wpg:cNvPr id="13" name="Group 13"/>
+                      <wpg:cNvGrpSpPr/>
+                      <wpg:grpSpPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="6527800" cy="6350"/>
+                          <a:chExt cx="6527800" cy="6350"/>
+                        </a:xfrm>
+                      </wpg:grpSpPr>
+                      <wps:wsp>
+                        <wps:cNvPr id="14" name="Graphic 14"/>
+                        <wps:cNvSpPr/>
+                        <wps:spPr>
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="6527800" cy="6350"/>
+                          </a:xfrm>
+                          <a:custGeom>
+                            <a:avLst/>
+                            <a:gdLst/>
+                            <a:ahLst/>
+                            <a:cxnLst/>
+                            <a:rect l="l" t="t" r="r" b="b"/>
+                            <a:pathLst>
+                              <a:path w="6527800" h="6350">
+                                <a:moveTo>
+                                  <a:pt x="4978641" y="0"/>
+                                </a:moveTo>
+                                <a:lnTo>
+                                  <a:pt x="4972558" y="0"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="0" y="0"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="0" y="6096"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="4972558" y="6096"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="4978641" y="6096"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="4978641" y="0"/>
+                                </a:lnTo>
+                                <a:close/>
+                              </a:path>
+                              <a:path w="6527800" h="6350">
+                                <a:moveTo>
+                                  <a:pt x="6527292" y="0"/>
+                                </a:moveTo>
+                                <a:lnTo>
+                                  <a:pt x="4978654" y="0"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="4978654" y="6096"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="6527292" y="6096"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="6527292" y="0"/>
+                                </a:lnTo>
+                                <a:close/>
+                              </a:path>
+                            </a:pathLst>
+                          </a:custGeom>
+                          <a:solidFill>
+                            <a:srgbClr val="000000"/>
+                          </a:solidFill>
+                        </wps:spPr>
+                        <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                          <a:prstTxWarp prst="textNoShape">
+                            <a:avLst/>
+                          </a:prstTxWarp>
+                          <a:noAutofit/>
+                        </wps:bodyPr>
+                      </wps:wsp>
+                    </wpg:wgp>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:inline>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:group style="width:514pt;height:.5pt;mso-position-horizontal-relative:char;mso-position-vertical-relative:line" id="docshapegroup6" coordorigin="0,0" coordsize="10280,10">
+                <v:shape style="position:absolute;left:0;top:0;width:10280;height:10" id="docshape7" coordorigin="0,0" coordsize="10280,10" path="m7840,0l7831,0,0,0,0,10,7831,10,7840,10,7840,0xm10279,0l7840,0,7840,10,10279,10,10279,0xe" filled="true" fillcolor="#000000" stroked="false">
+                  <v:path arrowok="t"/>
+                  <v:fill type="solid"/>
+                </v:shape>
+              </v:group>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="2"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="20" w:lineRule="exact"/>
+        <w:rPr>
+          <w:sz w:val="2"/>
+        </w:rPr>
+        <w:sectPr>
+          <w:pgSz w:w="12240" w:h="15840"/>
+          <w:pgMar w:header="0" w:footer="432" w:top="940" w:bottom="620" w:left="720" w:right="720"/>
+        </w:sectPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:line="220" w:lineRule="exact" w:before="0"/>
+        <w:ind w:left="395" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Firma</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>del</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>padre/madre</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>o</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-5"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>tutor</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>del</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>paciente</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-9"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>(si</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>corresponde)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="46"/>
+        <w:ind w:left="395" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>Relación</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>si</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>no</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>es</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>el</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>paciente:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="13"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="15"/>
+          <w:position w:val="-1"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:extent cx="112014" cy="112014"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="15" name="Image 15"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic>
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic>
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="15" name="Image 15"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId8" cstate="print"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="112014" cy="112014"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="15"/>
+          <w:position w:val="-1"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:spacing w:val="4"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>Padre/Madre</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="62"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="15"/>
+          <w:position w:val="-2"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:extent cx="112014" cy="112014"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="16" name="Image 16"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic>
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic>
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="16" name="Image 16"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId8" cstate="print"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="112014" cy="112014"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="15"/>
+          <w:position w:val="-2"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:spacing w:val="5"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>Tutor</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>legal</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="61"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="14"/>
+          <w:position w:val="-2"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:extent cx="112268" cy="112014"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="17" name="Image 17"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic>
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic>
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="17" name="Image 17"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId8" cstate="print"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="112268" cy="112014"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="14"/>
+          <w:position w:val="-2"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:spacing w:val="6"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>Apoderado</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:spacing w:line="220" w:lineRule="exact"/>
+        <w:ind w:left="396"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:br w:type="column"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>Fecha</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:spacing w:after="0" w:line="220" w:lineRule="exact"/>
+        <w:sectPr>
+          <w:type w:val="continuous"/>
+          <w:pgSz w:w="12240" w:h="15840"/>
+          <w:pgMar w:header="0" w:footer="432" w:top="660" w:bottom="620" w:left="720" w:right="720"/>
+          <w:cols w:num="2" w:equalWidth="0">
+            <w:col w:w="6737" w:space="1093"/>
+            <w:col w:w="2970"/>
+          </w:cols>
+        </w:sectPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
-        <w:spacing w:after="0"/>
-[...3 lines deleted...]
-          <w:lang w:val="es-MX"/>
+        <w:spacing w:before="7"/>
+        <w:ind w:left="0"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="2"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="29293EF3" w14:textId="77777777" w:rsidR="00A87CF4" w:rsidRPr="00D50C7A" w:rsidRDefault="00A87CF4" w:rsidP="00A726E9">
+    <w:p>
+      <w:pPr>
+        <w:spacing w:line="20" w:lineRule="exact"/>
+        <w:ind w:left="283" w:right="0" w:firstLine="0"/>
+        <w:rPr>
+          <w:sz w:val="2"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="2"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:inline distT="0" distB="0" distL="0" distR="0">
+                <wp:extent cx="6527800" cy="6350"/>
+                <wp:effectExtent l="9525" t="0" r="0" b="3175"/>
+                <wp:docPr id="18" name="Group 18"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic>
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
+                    <wpg:wgp>
+                      <wpg:cNvPr id="18" name="Group 18"/>
+                      <wpg:cNvGrpSpPr/>
+                      <wpg:grpSpPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="6527800" cy="6350"/>
+                          <a:chExt cx="6527800" cy="6350"/>
+                        </a:xfrm>
+                      </wpg:grpSpPr>
+                      <wps:wsp>
+                        <wps:cNvPr id="19" name="Graphic 19"/>
+                        <wps:cNvSpPr/>
+                        <wps:spPr>
+                          <a:xfrm>
+                            <a:off x="0" y="3047"/>
+                            <a:ext cx="6527800" cy="1270"/>
+                          </a:xfrm>
+                          <a:custGeom>
+                            <a:avLst/>
+                            <a:gdLst/>
+                            <a:ahLst/>
+                            <a:cxnLst/>
+                            <a:rect l="l" t="t" r="r" b="b"/>
+                            <a:pathLst>
+                              <a:path w="6527800" h="0">
+                                <a:moveTo>
+                                  <a:pt x="0" y="0"/>
+                                </a:moveTo>
+                                <a:lnTo>
+                                  <a:pt x="4972558" y="0"/>
+                                </a:lnTo>
+                              </a:path>
+                              <a:path w="6527800" h="0">
+                                <a:moveTo>
+                                  <a:pt x="4972558" y="0"/>
+                                </a:moveTo>
+                                <a:lnTo>
+                                  <a:pt x="4978654" y="0"/>
+                                </a:lnTo>
+                              </a:path>
+                              <a:path w="6527800" h="0">
+                                <a:moveTo>
+                                  <a:pt x="4978654" y="0"/>
+                                </a:moveTo>
+                                <a:lnTo>
+                                  <a:pt x="6527292" y="0"/>
+                                </a:lnTo>
+                              </a:path>
+                            </a:pathLst>
+                          </a:custGeom>
+                          <a:ln w="6096">
+                            <a:solidFill>
+                              <a:srgbClr val="000000"/>
+                            </a:solidFill>
+                            <a:prstDash val="sysDashDotDot"/>
+                          </a:ln>
+                        </wps:spPr>
+                        <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                          <a:prstTxWarp prst="textNoShape">
+                            <a:avLst/>
+                          </a:prstTxWarp>
+                          <a:noAutofit/>
+                        </wps:bodyPr>
+                      </wps:wsp>
+                    </wpg:wgp>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:inline>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:group style="width:514pt;height:.5pt;mso-position-horizontal-relative:char;mso-position-vertical-relative:line" id="docshapegroup8" coordorigin="0,0" coordsize="10280,10">
+                <v:shape style="position:absolute;left:0;top:4;width:10280;height:2" id="docshape9" coordorigin="0,5" coordsize="10280,0" path="m0,5l7831,5m7831,5l7840,5m7840,5l10279,5e" filled="false" stroked="true" strokeweight=".48pt" strokecolor="#000000">
+                  <v:path arrowok="t"/>
+                  <v:stroke dashstyle="shortdashdotdot"/>
+                </v:shape>
+              </v:group>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="2"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
-        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
-[...3 lines deleted...]
-          <w:lang w:val="es-MX"/>
+        <w:spacing w:before="105"/>
+        <w:ind w:left="0"/>
+        <w:rPr>
+          <w:b/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D50C7A">
-[...5 lines deleted...]
-        <w:t>Los servicios de tratamiento pueden tener beneficios para quienes participan. Los servicios pueden ayudarle a conocerse a sí mismo, administrar su vida y sus relaciones, obtener y conservar la esperanza y una sensación de bienestar, o tener otros impactos positivos en su vida.</w:t>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="0" distR="0" allowOverlap="1" layoutInCell="1" locked="0" behindDoc="1" simplePos="0" relativeHeight="487589888">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="page">
+                  <wp:posOffset>640080</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>227987</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="6527800" cy="9525"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:wrapTopAndBottom/>
+                <wp:docPr id="20" name="Graphic 20"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic>
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvPr id="20" name="Graphic 20"/>
+                      <wps:cNvSpPr/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="6527800" cy="9525"/>
+                        </a:xfrm>
+                        <a:custGeom>
+                          <a:avLst/>
+                          <a:gdLst/>
+                          <a:ahLst/>
+                          <a:cxnLst/>
+                          <a:rect l="l" t="t" r="r" b="b"/>
+                          <a:pathLst>
+                            <a:path w="6527800" h="9525">
+                              <a:moveTo>
+                                <a:pt x="6527292" y="0"/>
+                              </a:moveTo>
+                              <a:lnTo>
+                                <a:pt x="4981702" y="0"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="4972558" y="0"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="0" y="0"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="0" y="9144"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="4972558" y="9144"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="4981702" y="9144"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="6527292" y="9144"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="6527292" y="0"/>
+                              </a:lnTo>
+                              <a:close/>
+                            </a:path>
+                          </a:pathLst>
+                        </a:custGeom>
+                        <a:solidFill>
+                          <a:srgbClr val="000000"/>
+                        </a:solidFill>
+                      </wps:spPr>
+                      <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                        <a:prstTxWarp prst="textNoShape">
+                          <a:avLst/>
+                        </a:prstTxWarp>
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shape style="position:absolute;margin-left:50.400002pt;margin-top:17.951784pt;width:514pt;height:.75pt;mso-position-horizontal-relative:page;mso-position-vertical-relative:paragraph;z-index:-15726592;mso-wrap-distance-left:0;mso-wrap-distance-right:0" id="docshape10" coordorigin="1008,359" coordsize="10280,15" path="m11287,359l8853,359,8839,359,1008,359,1008,373,8839,373,8853,373,11287,373,11287,359xe" filled="true" fillcolor="#000000" stroked="false">
+                <v:path arrowok="t"/>
+                <v:fill type="solid"/>
+                <w10:wrap type="topAndBottom"/>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2E60A94D" w14:textId="77777777" w:rsidR="00A87CF4" w:rsidRPr="00D50C7A" w:rsidRDefault="00A87CF4" w:rsidP="00A726E9">
+    <w:p>
       <w:pPr>
-        <w:pStyle w:val="BodyText"/>
-[...4 lines deleted...]
-          <w:lang w:val="es-MX"/>
+        <w:tabs>
+          <w:tab w:pos="8226" w:val="left" w:leader="none"/>
+        </w:tabs>
+        <w:spacing w:before="1"/>
+        <w:ind w:left="395" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D50C7A">
-[...5 lines deleted...]
-        <w:t>Alternativamente, dado que los servicios de tratamiento a menudo implican reconocer aspectos difíciles de su vida, es posible que experimente sentimientos incómodos como tristeza, enojo, culpa, frustración u otras emociones difíciles.</w:t>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Firma</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>del</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> testigo</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Fecha</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4D4BAB37" w14:textId="77777777" w:rsidR="00A726E9" w:rsidRPr="00D50C7A" w:rsidRDefault="00A726E9" w:rsidP="00A726E9">
-[...588 lines deleted...]
-      <w:docGrid w:linePitch="360"/>
+    <w:sectPr>
+      <w:type w:val="continuous"/>
+      <w:pgSz w:w="12240" w:h="15840"/>
+      <w:pgMar w:header="0" w:footer="432" w:top="660" w:bottom="620" w:left="720" w:right="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
-<file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-[...17 lines deleted...]
-
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
-    <w:panose1 w:val="02020603050405020304"/>
-    <w:charset w:val="00"/>
+    <w:altName w:val="Times New Roman"/>
+    <w:charset w:val="0"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Tahoma">
-[...1 lines deleted...]
-    <w:charset w:val="00"/>
+  <w:font w:name="Arial">
+    <w:altName w:val="Arial"/>
+    <w:charset w:val="0"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Arial">
-[...2 lines deleted...]
-    <w:family w:val="swiss"/>
+  <w:font w:name="Symbol">
+    <w:altName w:val="Symbol"/>
+    <w:charset w:val="2"/>
+    <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-[...13 lines deleted...]
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="621F2414" w14:textId="77777777" w:rsidR="000A712A" w:rsidRDefault="000A712A">
+<w:ftr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14" xml:space="preserve">
+  <w:p>
     <w:pPr>
-      <w:pStyle w:val="Footer"/>
+      <w:pStyle w:val="BodyText"/>
+      <w:spacing w:line="14" w:lineRule="auto"/>
+      <w:ind w:left="0"/>
     </w:pPr>
-  </w:p>
-[...173 lines deleted...]
-      <w:t>MR - 115</w:t>
+    <w:r>
+      <w:rPr/>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" allowOverlap="1" layoutInCell="1" locked="0" behindDoc="1" simplePos="0" relativeHeight="487512576">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>627380</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>9644284</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="2419985" cy="153670"/>
+              <wp:effectExtent l="0" t="0" r="0" b="0"/>
+              <wp:wrapNone/>
+              <wp:docPr id="1" name="Textbox 1"/>
+              <wp:cNvGraphicFramePr>
+                <a:graphicFrameLocks/>
+              </wp:cNvGraphicFramePr>
+              <a:graphic>
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvPr id="1" name="Textbox 1"/>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="2419985" cy="153670"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                    </wps:spPr>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p>
+                          <w:pPr>
+                            <w:spacing w:before="14"/>
+                            <w:ind w:left="20" w:right="0" w:firstLine="0"/>
+                            <w:jc w:val="left"/>
+                            <w:rPr>
+                              <w:sz w:val="18"/>
+                            </w:rPr>
+                          </w:pPr>
+                          <w:r>
+                            <w:rPr>
+                              <w:sz w:val="18"/>
+                            </w:rPr>
+                            <w:t>Consentimiento</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:spacing w:val="-4"/>
+                              <w:sz w:val="18"/>
+                            </w:rPr>
+                            <w:t> </w:t>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:sz w:val="18"/>
+                            </w:rPr>
+                            <w:t>combinado</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:spacing w:val="-3"/>
+                              <w:sz w:val="18"/>
+                            </w:rPr>
+                            <w:t> </w:t>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:sz w:val="18"/>
+                            </w:rPr>
+                            <w:t>de</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:spacing w:val="-3"/>
+                              <w:sz w:val="18"/>
+                            </w:rPr>
+                            <w:t> </w:t>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:sz w:val="18"/>
+                            </w:rPr>
+                            <w:t>MO,</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:spacing w:val="-3"/>
+                              <w:sz w:val="18"/>
+                            </w:rPr>
+                            <w:t> </w:t>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:sz w:val="18"/>
+                            </w:rPr>
+                            <w:t>rev.</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:spacing w:val="-3"/>
+                              <w:sz w:val="18"/>
+                            </w:rPr>
+                            <w:t> </w:t>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:spacing w:val="-2"/>
+                              <w:sz w:val="18"/>
+                            </w:rPr>
+                            <w:t>4/2026</w:t>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                      <a:noAutofit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype id="_x0000_t202" o:spt="202" coordsize="21600,21600" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape style="position:absolute;margin-left:49.400002pt;margin-top:759.392517pt;width:190.55pt;height:12.1pt;mso-position-horizontal-relative:page;mso-position-vertical-relative:page;z-index:-15803904" type="#_x0000_t202" id="docshape1" filled="false" stroked="false">
+              <v:textbox inset="0,0,0,0">
+                <w:txbxContent>
+                  <w:p>
+                    <w:pPr>
+                      <w:spacing w:before="14"/>
+                      <w:ind w:left="20" w:right="0" w:firstLine="0"/>
+                      <w:jc w:val="left"/>
+                      <w:rPr>
+                        <w:sz w:val="18"/>
+                      </w:rPr>
+                    </w:pPr>
+                    <w:r>
+                      <w:rPr>
+                        <w:sz w:val="18"/>
+                      </w:rPr>
+                      <w:t>Consentimiento</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:spacing w:val="-4"/>
+                        <w:sz w:val="18"/>
+                      </w:rPr>
+                      <w:t> </w:t>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:sz w:val="18"/>
+                      </w:rPr>
+                      <w:t>combinado</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:spacing w:val="-3"/>
+                        <w:sz w:val="18"/>
+                      </w:rPr>
+                      <w:t> </w:t>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:sz w:val="18"/>
+                      </w:rPr>
+                      <w:t>de</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:spacing w:val="-3"/>
+                        <w:sz w:val="18"/>
+                      </w:rPr>
+                      <w:t> </w:t>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:sz w:val="18"/>
+                      </w:rPr>
+                      <w:t>MO,</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:spacing w:val="-3"/>
+                        <w:sz w:val="18"/>
+                      </w:rPr>
+                      <w:t> </w:t>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:sz w:val="18"/>
+                      </w:rPr>
+                      <w:t>rev.</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:spacing w:val="-3"/>
+                        <w:sz w:val="18"/>
+                      </w:rPr>
+                      <w:t> </w:t>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:spacing w:val="-2"/>
+                        <w:sz w:val="18"/>
+                      </w:rPr>
+                      <w:t>4/2026</w:t>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="none"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-[...45 lines deleted...]
-    <w:r w:rsidRPr="00250DAE">
+<file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
+<w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
+  <w:abstractNum w:abstractNumId="0">
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="0"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="792" w:hanging="360"/>
+      </w:pPr>
       <w:rPr>
-        <w:noProof/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol" w:cs="Symbol"/>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:spacing w:val="0"/>
+        <w:w w:val="100"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+        <w:lang w:val="es-ES" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
-      <w:drawing>
-[...59 lines deleted...]
-</w:hdr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="0"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="es-ES" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="0"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2800" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="es-ES" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="0"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3800" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="es-ES" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="0"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4800" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="es-ES" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="0"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5800" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="es-ES" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="0"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6800" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="es-ES" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="0"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7800" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="es-ES" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="0"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="8800" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="es-ES" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:num w:numId="1">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+</w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-[...2 lines deleted...]
-  <w:documentProtection w:edit="readOnly" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="Sej2Bfq5cke29GZ4SO2vUs5KtTBb+ysxf58kOInKJlDx4u5KnaBftozIF7PQGaWuKtp9SpXTBLJsIYbpDZnbmA==" w:salt="GRBCIev9iextOVsSjLz7MQ=="/>
+<w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
+  <w:zoom w:percent="120"/>
   <w:defaultTabStop w:val="720"/>
-  <w:drawingGridHorizontalSpacing w:val="187"/>
-  <w:displayVerticalDrawingGridEvery w:val="2"/>
+  <w:drawingGridHorizontalSpacing w:val="110"/>
+  <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:footnotePr>
-[...6 lines deleted...]
-  </w:endnotePr>
   <w:compat>
-    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
-[...4 lines deleted...]
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
+    <w:ulTrailSpace/>
+    <w:shapeLayoutLikeWW8/>
+    <w:useFELayout/>
+    <w:compatSetting w:val="14" w:uri="http://schemas.microsoft.com/office/word" w:name="compatibilityMode"/>
   </w:compat>
-  <w:rsids>
-[...181 lines deleted...]
-  <w15:docId w15:val="{A18344D5-4848-4DA0-82C8-C60437E65AD9}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:rFonts w:cstheme="minorBidi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:asciiTheme="minorHAnsi"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="en-US" w:bidi="ar-SA" w:eastAsia="en-US"/>
       </w:rPr>
     </w:rPrDefault>
-    <w:pPrDefault/>
+    <w:pPrDefault>
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:ind w:left="0" w:right="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+    </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
-[...237 lines deleted...]
-    <w:name w:val="Normal"/>
+  <w:style w:styleId="DefaultParagraphFont" w:default="1" w:type="character">
+    <w:name w:val="Default Paragraph Font"/>
+    <w:uiPriority w:val="1"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+  </w:style>
+  <w:style w:styleId="TableNormal" w:default="1" w:type="table">
+    <w:name w:val="Table Normal"/>
+    <w:uiPriority w:val="2"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="008F5C19"/>
-[...14 lines deleted...]
-    <w:semiHidden/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
-        <w:left w:w="108" w:type="dxa"/>
+        <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
-        <w:right w:w="108" w:type="dxa"/>
+        <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
+  <w:style w:styleId="NoList" w:default="1" w:type="numbering">
     <w:name w:val="No List"/>
+    <w:uiPriority w:val="99"/>
     <w:semiHidden/>
+    <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Title">
-    <w:name w:val="Title"/>
+  <w:style w:default="1" w:styleId="Normal" w:type="paragraph">
+    <w:name w:val="Normal"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:pPr/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+      <w:lang w:val="es-ES" w:eastAsia="en-US" w:bidi="ar-SA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:styleId="BodyText" w:type="paragraph">
+    <w:name w:val="Body Text"/>
     <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="1"/>
     <w:qFormat/>
-    <w:rsid w:val="008F5C19"/>
     <w:pPr>
-      <w:spacing w:after="120"/>
-      <w:jc w:val="center"/>
+      <w:ind w:left="791"/>
     </w:pPr>
     <w:rPr>
-      <w:b/>
-[...1 lines deleted...]
-      <w:sz w:val="24"/>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="es-ES" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="BodyText">
-    <w:name w:val="Body Text"/>
+  <w:style w:styleId="Heading1" w:type="paragraph">
+    <w:name w:val="Heading 1"/>
     <w:basedOn w:val="Normal"/>
-    <w:rsid w:val="008F5C19"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
     <w:pPr>
-      <w:spacing w:after="120"/>
+      <w:spacing w:before="196"/>
+      <w:ind w:left="2747" w:hanging="1641"/>
+      <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:sz w:val="22"/>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:val="es-ES" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Header">
-    <w:name w:val="header"/>
+  <w:style w:styleId="Heading2" w:type="paragraph">
+    <w:name w:val="Heading 2"/>
     <w:basedOn w:val="Normal"/>
-    <w:rsid w:val="008F5C19"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
     <w:pPr>
-      <w:tabs>
-[...2 lines deleted...]
-      </w:tabs>
+      <w:spacing w:before="137"/>
+      <w:ind w:left="287"/>
+      <w:outlineLvl w:val="2"/>
     </w:pPr>
-  </w:style>
-[...37 lines deleted...]
-    <w:rsid w:val="00213FFA"/>
     <w:rPr>
-      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
-[...1 lines deleted...]
-      <w:szCs w:val="16"/>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="es-ES" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="FollowedHyperlink">
-[...1 lines deleted...]
-    <w:rsid w:val="00E00E24"/>
+  <w:style w:styleId="Heading3" w:type="paragraph">
+    <w:name w:val="Heading 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:ind w:left="395"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
     <w:rPr>
-      <w:color w:val="800080"/>
-      <w:u w:val="single"/>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="es-ES" w:eastAsia="en-US" w:bidi="ar-SA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:styleId="Heading4" w:type="paragraph">
+    <w:name w:val="Heading 4"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="138"/>
+      <w:ind w:left="287" w:right="287"/>
+      <w:jc w:val="both"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+      <w:b/>
+      <w:bCs/>
+      <w:i/>
+      <w:iCs/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="es-ES" w:eastAsia="en-US" w:bidi="ar-SA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:styleId="ListParagraph" w:type="paragraph">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:ind w:left="791" w:hanging="360"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+      <w:lang w:val="es-ES" w:eastAsia="en-US" w:bidi="ar-SA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:styleId="TableParagraph" w:type="paragraph">
+    <w:name w:val="Table Paragraph"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:pPr/>
+    <w:rPr>
+      <w:lang w:val="es-ES" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-[...3 lines deleted...]
-</file>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:privacy@chestnut.org" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/></Relationships>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...4 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="44546A"/>
+        <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E7E6E6"/>
+        <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4472C4"/>
+        <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="ED7D31"/>
+        <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="A5A5A5"/>
+        <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="FFC000"/>
+        <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="5B9BD5"/>
+        <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="70AD47"/>
+        <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0563C1"/>
+        <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="954F72"/>
+        <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
+        <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="游ゴシック Light"/>
+        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="等线 Light"/>
+        <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
-        <a:font script="Geor" typeface="Sylfaen"/>
-[...16 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="游明朝"/>
+        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="等线"/>
+        <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
-        <a:font script="Geor" typeface="Sylfaen"/>
-[...16 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:lumMod val="110000"/>
-[...1 lines deleted...]
-                <a:tint val="67000"/>
+                <a:tint val="50000"/>
+                <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="50000">
+            <a:gs pos="35000">
               <a:schemeClr val="phClr">
-                <a:lumMod val="105000"/>
-[...1 lines deleted...]
-                <a:tint val="73000"/>
+                <a:tint val="37000"/>
+                <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:lumMod val="105000"/>
-[...1 lines deleted...]
-                <a:tint val="81000"/>
+                <a:tint val="15000"/>
+                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="5400000" scaled="0"/>
+          <a:lin ang="16200000" scaled="1"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:satMod val="103000"/>
-[...1 lines deleted...]
-                <a:tint val="94000"/>
+                <a:shade val="51000"/>
+                <a:satMod val="130000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="50000">
+            <a:gs pos="80000">
               <a:schemeClr val="phClr">
-                <a:satMod val="110000"/>
-[...1 lines deleted...]
-                <a:shade val="100000"/>
+                <a:shade val="93000"/>
+                <a:satMod val="130000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:lumMod val="99000"/>
-[...1 lines deleted...]
-                <a:shade val="78000"/>
+                <a:shade val="94000"/>
+                <a:satMod val="135000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="5400000" scaled="0"/>
+          <a:lin ang="16200000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr">
+              <a:shade val="95000"/>
+              <a:satMod val="105000"/>
+            </a:schemeClr>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+        </a:ln>
+        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
-          <a:miter lim="800000"/>
         </a:ln>
-        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
-          <a:miter lim="800000"/>
-[...6 lines deleted...]
-          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
-          <a:effectLst/>
-[...2 lines deleted...]
-          <a:effectLst/>
+          <a:effectLst>
+            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="38000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
+            <a:outerShdw blurRad="40000" dist="23000" dir="5400000" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="63000"/>
+                <a:alpha val="35000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst>
+            <a:outerShdw blurRad="40000" dist="23000" dir="5400000" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="35000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
+          <a:scene3d>
+            <a:camera prst="orthographicFront">
+              <a:rot lat="0" lon="0" rev="0"/>
+            </a:camera>
+            <a:lightRig rig="threePt" dir="t">
+              <a:rot lat="0" lon="0" rev="1200000"/>
+            </a:lightRig>
+          </a:scene3d>
+          <a:sp3d>
+            <a:bevelT w="63500" h="25400"/>
+          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
-        <a:solidFill>
-[...4 lines deleted...]
-        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="93000"/>
-[...2 lines deleted...]
-                <a:lumMod val="102000"/>
+                <a:tint val="40000"/>
+                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="50000">
+            <a:gs pos="40000">
               <a:schemeClr val="phClr">
-                <a:tint val="98000"/>
-[...2 lines deleted...]
-                <a:lumMod val="103000"/>
+                <a:tint val="45000"/>
+                <a:shade val="99000"/>
+                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="63000"/>
-                <a:satMod val="120000"/>
+                <a:shade val="20000"/>
+                <a:satMod val="255000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="5400000" scaled="0"/>
+          <a:path path="circle">
+            <a:fillToRect l="50000" t="-80000" r="50000" b="180000"/>
+          </a:path>
+        </a:gradFill>
+        <a:gradFill rotWithShape="1">
+          <a:gsLst>
+            <a:gs pos="0">
+              <a:schemeClr val="phClr">
+                <a:tint val="80000"/>
+                <a:satMod val="300000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="100000">
+              <a:schemeClr val="phClr">
+                <a:shade val="30000"/>
+                <a:satMod val="200000"/>
+              </a:schemeClr>
+            </a:gs>
+          </a:gsLst>
+          <a:path path="circle">
+            <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
+          </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
-  <a:extLst>
-[...3 lines deleted...]
-  </a:extLst>
 </a:theme>
-</file>
-[...14 lines deleted...]
-</ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>1</Pages>
-[...1 lines deleted...]
-  <Characters>2543</Characters>
   <Application>Microsoft Office Word</Application>
-  <DocSecurity>12</DocSecurity>
-[...1 lines deleted...]
-  <Paragraphs>5</Paragraphs>
+  <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
-  <HeadingPairs>
-[...21 lines deleted...]
-  <Company>Chestnut Health Systems</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2983</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title/>
-[...5 lines deleted...]
-  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="EMAIL_OWNER_ADDRESS">
-    <vt:lpwstr>4AAAyjQjm0EOGgK/pYy/V+YSEKN8HgLUFLeqcOnJqvQ4vwGHWQKwtfu4ww==</vt:lpwstr>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Created">
+    <vt:filetime>2026-05-25T00:00:00Z</vt:filetime>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MAIL_MSG_ID1">
-    <vt:lpwstr>ABAAVOAfoSrQoyzmumaqWM166PLnQrngccLMIGB69I4IhWvezKrbABfXJHe4oYICUDVb</vt:lpwstr>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="Creator">
+    <vt:lpwstr>適用於 Microsoft 365 的 Microsoft® Word</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="RESPONSE_SENDER_NAME">
-    <vt:lpwstr>gAAAdya76B99d4hLGUR1rQ+8TxTv0GGEPdix</vt:lpwstr>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="LastSaved">
+    <vt:filetime>2026-06-18T00:00:00Z</vt:filetime>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="Producer">
+    <vt:lpwstr>適用於 Microsoft 365 的 Microsoft® Word</vt:lpwstr>
   </property>
 </Properties>
 </file>