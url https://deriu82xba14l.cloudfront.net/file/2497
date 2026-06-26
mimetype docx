--- v0 (2026-03-27)
+++ v1 (2026-06-26)
@@ -1,4612 +1,10831 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
-  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
-[...2 lines deleted...]
-  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-[...4 lines deleted...]
-  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Default Extension="png" ContentType="image/png"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14" xml:space="preserve">
   <w:body>
-    <w:p w14:paraId="092F37A8" w14:textId="77777777" w:rsidR="00F440B7" w:rsidRPr="005238D8" w:rsidRDefault="00F440B7" w:rsidP="00993BB1">
+    <w:p>
       <w:pPr>
-        <w:jc w:val="center"/>
-[...2 lines deleted...]
-          <w:lang w:val="es-MX"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="3607" w:right="0" w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:extent cx="2269203" cy="466725"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="3" name="Image 3"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic>
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic>
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="3" name="Image 3"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId6" cstate="print"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="2269203" cy="466725"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="20"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7376E2EC" w14:textId="77777777" w:rsidR="000E2856" w:rsidRPr="005238D8" w:rsidRDefault="00F83F3D" w:rsidP="00993BB1">
+    <w:p>
       <w:pPr>
-        <w:jc w:val="center"/>
+        <w:pStyle w:val="Heading1"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>AUTORIZACIÓN</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>ECONÓMICA</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-16"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>PARA</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-17"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>PACIENTES</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:b/>
-          <w:lang w:val="es-MX"/>
-[...14 lines deleted...]
-          <w:lang w:val="es-MX"/>
+          <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="336ED332" w14:textId="77777777" w:rsidR="00993BB1" w:rsidRPr="005238D8" w:rsidRDefault="00993BB1" w:rsidP="00993BB1">
+    <w:p>
       <w:pPr>
-        <w:tabs>
-[...10 lines deleted...]
-          <w:lang w:val="es-MX"/>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="14"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3DA8F916" w14:textId="77777777" w:rsidR="00993BB1" w:rsidRPr="005238D8" w:rsidRDefault="00F83F3D" w:rsidP="005238D8">
+    <w:p>
       <w:pPr>
+        <w:pStyle w:val="Heading2"/>
         <w:tabs>
-          <w:tab w:val="left" w:pos="3544"/>
-[...3 lines deleted...]
-          <w:tab w:val="right" w:pos="9360"/>
+          <w:tab w:pos="4941" w:val="left" w:leader="none"/>
         </w:tabs>
-        <w:rPr>
-[...3 lines deleted...]
-        </w:rPr>
+        <w:spacing w:after="20"/>
       </w:pPr>
-      <w:r w:rsidRPr="005238D8">
-[...5 lines deleted...]
-        </w:rPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Nombre</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="35"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>del</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="9"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>paciente:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:tab/>
-      </w:r>
-[...32 lines deleted...]
-        <w:tab/>
+        <w:t>Fecha</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="25"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="46"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>nacimiento</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="10"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>del</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="16"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>paciente:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="16688541" w14:textId="77777777" w:rsidR="00993BB1" w:rsidRPr="005238D8" w:rsidRDefault="005238D8" w:rsidP="005238D8">
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:jc w:val="left"/>
+        <w:tblInd w:w="331" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+          <w:left w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+          <w:right w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+          <w:insideH w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+          <w:insideV w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+          <w:right w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="01E0"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="10168"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="458" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10168" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="dotted" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:tabs>
+                <w:tab w:pos="4617" w:val="left" w:leader="none"/>
+              </w:tabs>
+              <w:spacing w:before="2"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>Nombre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:spacing w:val="29"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>de</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:spacing w:val="12"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>la</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:spacing w:val="12"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>parte</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:spacing w:val="29"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>responsable</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:tab/>
+              <w:t>Fecha</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:spacing w:val="19"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>de</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:spacing w:val="38"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>nacimiento</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:spacing w:val="5"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>de</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:spacing w:val="19"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>la</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:spacing w:val="20"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>parte</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:spacing w:val="19"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>responsable:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="196" w:lineRule="exact" w:before="22"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>(si</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:spacing w:val="9"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>no</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:spacing w:val="4"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>es</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:spacing w:val="15"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>el</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:spacing w:val="10"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>paciente)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="285" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10168" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="dotted" w:sz="6" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="dotted" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:tabs>
+                <w:tab w:pos="6314" w:val="left" w:leader="none"/>
+              </w:tabs>
+              <w:spacing w:before="29"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:position w:val="1"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>Información</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:spacing w:val="19"/>
+                <w:position w:val="1"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:position w:val="1"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>de</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:spacing w:val="15"/>
+                <w:position w:val="1"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:position w:val="1"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>contacto</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:spacing w:val="55"/>
+                <w:position w:val="1"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:position w:val="1"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>de</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:spacing w:val="15"/>
+                <w:position w:val="1"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:position w:val="1"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>la</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:spacing w:val="15"/>
+                <w:position w:val="1"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:position w:val="1"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>parte</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:spacing w:val="14"/>
+                <w:position w:val="1"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:spacing w:val="-2"/>
+                <w:position w:val="1"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>responsable</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:position w:val="1"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>Teléfono:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="270" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10168" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="dotted" w:sz="6" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="dotted" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="211" w:lineRule="exact" w:before="39"/>
+              <w:ind w:left="277"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>Dirección:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="353" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10168" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="dotted" w:sz="6" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:tabs>
+                <w:tab w:pos="4047" w:val="left" w:leader="none"/>
+                <w:tab w:pos="6885" w:val="left" w:leader="none"/>
+              </w:tabs>
+              <w:spacing w:before="85"/>
+              <w:ind w:left="277"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>Ciudad:</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>Estado:</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:tab/>
+              <w:t>Código</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:spacing w:val="34"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>postal:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
       <w:pPr>
-        <w:tabs>
-[...80 lines deleted...]
-          <w:lang w:val="es-MX"/>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="114"/>
+        <w:rPr>
+          <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="46F93E9A" w14:textId="77777777" w:rsidR="00993BB1" w:rsidRPr="005238D8" w:rsidRDefault="00993BB1" w:rsidP="00993BB1">
+    <w:p>
       <w:pPr>
-        <w:tabs>
-[...13 lines deleted...]
-        </w:rPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:ind w:left="436" w:right="439"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Lo</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>siguiente</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>describe</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>la</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>política</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>responsabilidad</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>financiera</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>Chestnut</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>Health</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>Systems.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>Esta</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>política</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>se aplica a todos</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="34"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>los</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="34"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>lugares</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="34"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>donde se prestan servicios.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="32"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>El personal lo ayudará a</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>revisar y</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="34"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>explicar</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="38"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>este formulario antes</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>su cita. Revise</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>cada</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>sección minuciosamente.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing w:before="216"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Política</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="16"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="17"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>pagos</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:line="235" w:lineRule="auto" w:before="10"/>
+        <w:ind w:left="436" w:right="436"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Si estamos facturando al seguro o a otros pagadores en su nombre, usted será responsable de los copagos, coseguros y deducibles que se necesitan en el momento del servicio. En el caso de que usted pague por sus servicios,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>el</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>pago</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="33"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>completo</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="33"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>se</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="33"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>espera</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="33"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="33"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>el</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="39"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>momento</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="33"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>del</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="39"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>servicio</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="33"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>menos</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>que</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="33"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>se</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="33"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>hagan</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="33"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>arreglos</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>alternativos con nuestra oficina</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>de negocios.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="2"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="62E36F5D" w14:textId="77777777" w:rsidR="00993BB1" w:rsidRPr="005238D8" w:rsidRDefault="00F83F3D" w:rsidP="00993BB1">
+    <w:p>
       <w:pPr>
-        <w:tabs>
-[...10 lines deleted...]
-        </w:rPr>
+        <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:r w:rsidRPr="005238D8">
-[...2 lines deleted...]
-          <w:szCs w:val="20"/>
+      <w:r>
+        <w:rPr>
           <w:u w:val="single"/>
-          <w:lang w:val="es-MX"/>
-[...6 lines deleted...]
-          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Responsabilidad</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="42"/>
           <w:u w:val="single"/>
-          <w:lang w:val="es-MX"/>
-[...14 lines deleted...]
-          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
           <w:u w:val="single"/>
-          <w:lang w:val="es-MX"/>
-[...6 lines deleted...]
-          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>por</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="41"/>
           <w:u w:val="single"/>
-          <w:lang w:val="es-MX"/>
-[...1 lines deleted...]
-        <w:tab/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>el</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="11"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>pago</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4A341F52" w14:textId="77777777" w:rsidR="00993BB1" w:rsidRPr="005238D8" w:rsidRDefault="00F83F3D" w:rsidP="00993BB1">
+    <w:p>
       <w:pPr>
-        <w:tabs>
-[...8 lines deleted...]
-        </w:rPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="7"/>
+        <w:ind w:left="436" w:right="419"/>
+        <w:jc w:val="both"/>
       </w:pPr>
-      <w:r w:rsidRPr="005238D8">
-[...30 lines deleted...]
-        <w:t xml:space="preserve"> con el paciente</w:t>
+      <w:r>
+        <w:rPr/>
+        <w:t>Chestnut</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>Health Systems</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>participa con</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>varias</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>compañías</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>de seguros</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>importantes,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>así como con pagadores federales,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>estatales</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>y</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>locales.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>Si</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="37"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>proporciona</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>su</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>tarjeta</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>o</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>tarjetas</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>seguro</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>actuales</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>y</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>la</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>información</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>su visita</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="38"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>vamos</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="33"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="38"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>facturar</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="17"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="19"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>su</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="19"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>compañía</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="19"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="19"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>seguros</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>como</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="19"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>cortesía</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="19"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>para</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="38"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>usted.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="30"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>Animamos</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="33"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="19"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>todos</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="33"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>los</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="33"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>pacientes</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="33"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>a que entiendan sus beneficios médicos. Si necesita más aclaraciones, póngase en contacto con su compañía de seguros directamente.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>Los beneficios cotizados o los servicios autorizados por su compañía de seguros</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>no</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t>garantizan</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="40"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t>el</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="40"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t>pago</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="40"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="40"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t>los</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="40"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t>servicios.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="40"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t>Usted</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="40"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t>será</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="40"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t>responsable</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="40"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="40"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t>los</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="40"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t>copagos,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="40"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t>c</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-14"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t>oaseguros</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="40"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t>y</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="40"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t>deducibles requeridos</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="40"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t>por</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="40"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t>su</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="40"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t>plan</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="40"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="40"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t>seguros</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="40"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t>u</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="40"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t>otros</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="40"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t>pagadores.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="40"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t>Una</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="40"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t>vez</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="40"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t>que</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="40"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t>su</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="40"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t>reclamo</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="40"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t>haya</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="40"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t>sido</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="40"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t>procesado</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="40"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t>por</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="40"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t>su pagador,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="40"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t>se le cobrará</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="40"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t>el saldo restante.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4CA27324" w14:textId="77777777" w:rsidR="00993BB1" w:rsidRPr="005238D8" w:rsidRDefault="00993BB1" w:rsidP="00993BB1">
+    <w:p>
       <w:pPr>
-        <w:tabs>
-[...8 lines deleted...]
-        </w:rPr>
+        <w:pStyle w:val="BodyText"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0F280A91" w14:textId="77777777" w:rsidR="00993BB1" w:rsidRPr="005238D8" w:rsidRDefault="00F83F3D" w:rsidP="00993BB1">
+    <w:p>
       <w:pPr>
-        <w:rPr>
-          <w:rFonts w:cs="Arial"/>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="1"/>
+        <w:ind w:left="436" w:right="416"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Si</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>tiene</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>alguna</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>obligación</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>financiera</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>identificada</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>por</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>su(s)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>pagador(es),</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>recibirá</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>un</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="68"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>estado</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>cuenta</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>detallado en</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>el</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>que</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>se</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>identificarán</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>los</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>cargos</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>incurridos</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>y</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>cualquier</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>pago</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>recibido</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>durante</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>el</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>período</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>del</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>estado</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>de cuenta</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="37"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>y</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>la</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="37"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>cantidad</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>adeudada.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>Todo</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="37"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>saldo</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="37"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>adeudado</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="37"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>debe</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="37"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>pagarse</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="37"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>íntegramente</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="37"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>un</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>plazo</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>30</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>días</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>a partir</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>la</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>recepción</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>dicho</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>estado</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>cuenta,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>menos</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>que</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>se</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>hagan</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>arreglos</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>pago</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>alternativos</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>con nuestra oficina comercial.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:line="247" w:lineRule="auto" w:before="214"/>
+        <w:ind w:left="436" w:right="426"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Las</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>cuentas</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>que</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>no</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>se</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>paguen</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>íntegramente</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>un</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>plazo</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>90</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>días</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>se</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>consideran</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>morosas</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>y</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>pueden asignarse</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="33"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="33"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>una</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="33"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>agencia</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="33"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>cobro.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>Si</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>su</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="33"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>cuenta</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="33"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>entra</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="33"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="33"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>mora</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="33"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>y</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>se</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="33"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>remite</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="33"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="33"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>una</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="33"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>agencia</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="33"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>cobranza,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>usted será</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="38"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>responsable</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="38"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>cualquier</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="37"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>cobranza</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>u honorarios</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>legales</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>que</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="38"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>se impongan.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing w:line="214" w:lineRule="exact" w:before="210"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Asignación</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="46"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="9"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>beneficios</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:line="242" w:lineRule="auto"/>
+        <w:ind w:left="436" w:right="704"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Autorizo</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>y</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>ordeno</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>que</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>cualquier</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>indemnización</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>del</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>seguro</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>pagadero</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>por</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>los</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>servicios</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>que</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>Chestnut</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>me prestó</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="32"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>se</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="32"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>pague</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="32"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>directamente</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="32"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="32"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>Chestnut,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>y</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>por</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="31"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>la</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="32"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>presente</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="32"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>cedo</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="32"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="32"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>Chestnut</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>todo</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="32"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>el</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="38"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>interés</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>y</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>los</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>derechos para</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>reclamar,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>cobrar</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>y</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>recibir</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>la</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>indemnización</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>cualquier</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>compañía</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>seguros</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>que</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>cubra</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>estos servicios. Cualquier pago que Chestnut reciba de mí o de mi compañía de seguros puede aplicarse para compensar</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>cualquier</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>saldo en mi cuenta.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing w:before="199"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Confirmo</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="39"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>que</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="16"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>me</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="16"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>han</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="21"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>dado</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="3"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>copias</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="16"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="35"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>lo</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="2"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>siguiente:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="34"/>
+        <w:ind w:left="729" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:i/>
+          <w:position w:val="1"/>
+          <w:sz w:val="19"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:extent cx="114300" cy="114617"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="4" name="Image 4"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic>
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic>
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="4" name="Image 4"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId7" cstate="print"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="114300" cy="114617"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:spacing w:val="68"/>
+          <w:position w:val="1"/>
           <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
-          <w:lang w:val="es-MX"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:position w:val="1"/>
+          <w:sz w:val="19"/>
+        </w:rPr>
+        <w:t>Formulario</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="40"/>
+          <w:position w:val="1"/>
+          <w:sz w:val="19"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:position w:val="1"/>
+          <w:sz w:val="19"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="33"/>
+          <w:position w:val="1"/>
+          <w:sz w:val="19"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:position w:val="1"/>
+          <w:sz w:val="19"/>
+        </w:rPr>
+        <w:t>autorización</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="33"/>
+          <w:position w:val="1"/>
+          <w:sz w:val="19"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:position w:val="1"/>
+          <w:sz w:val="19"/>
+        </w:rPr>
+        <w:t>económica</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="61"/>
+          <w:position w:val="1"/>
+          <w:sz w:val="19"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:position w:val="1"/>
+          <w:sz w:val="19"/>
+        </w:rPr>
+        <w:t>(este</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:spacing w:val="-4"/>
+          <w:position w:val="1"/>
+          <w:sz w:val="19"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:position w:val="1"/>
+          <w:sz w:val="19"/>
+        </w:rPr>
+        <w:t>documento</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:spacing w:val="-4"/>
+          <w:position w:val="1"/>
+          <w:sz w:val="19"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:position w:val="1"/>
+          <w:sz w:val="19"/>
+        </w:rPr>
+        <w:t>firmado</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:spacing w:val="-4"/>
+          <w:position w:val="1"/>
+          <w:sz w:val="19"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:position w:val="1"/>
+          <w:sz w:val="19"/>
+        </w:rPr>
+        <w:t>y</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:spacing w:val="-8"/>
+          <w:position w:val="1"/>
+          <w:sz w:val="19"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:position w:val="1"/>
+          <w:sz w:val="19"/>
+        </w:rPr>
+        <w:t>con</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:spacing w:val="-4"/>
+          <w:position w:val="1"/>
+          <w:sz w:val="19"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:position w:val="1"/>
+          <w:sz w:val="19"/>
+        </w:rPr>
+        <w:t>fecha)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="52"/>
+        <w:ind w:left="729"/>
+        <w:rPr>
+          <w:position w:val="1"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005238D8">
-[...1 lines deleted...]
-          <w:rFonts w:cs="Arial"/>
+      <w:r>
+        <w:rPr/>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:extent cx="114300" cy="114300"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="5" name="Image 5"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic>
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic>
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="5" name="Image 5"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId8" cstate="print"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="114300" cy="114300"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:spacing w:val="56"/>
+          <w:position w:val="1"/>
           <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
-[...6 lines deleted...]
-          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:position w:val="1"/>
+        </w:rPr>
+        <w:t>Escala</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-8"/>
+          <w:position w:val="1"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:position w:val="1"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="25"/>
+          <w:position w:val="1"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:position w:val="1"/>
+        </w:rPr>
+        <w:t>tarifa</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="25"/>
+          <w:position w:val="1"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:position w:val="1"/>
+        </w:rPr>
+        <w:t>variable</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="73"/>
+          <w:position w:val="1"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:position w:val="1"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="8"/>
+          <w:position w:val="1"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:position w:val="1"/>
+        </w:rPr>
+        <w:t>Chestnut</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="35"/>
+          <w:position w:val="1"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:position w:val="1"/>
+        </w:rPr>
+        <w:t>Health</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="40"/>
+          <w:position w:val="1"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:position w:val="1"/>
+        </w:rPr>
+        <w:t>Systems</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="52"/>
+        <w:ind w:left="729"/>
+        <w:rPr>
+          <w:position w:val="1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:extent cx="114300" cy="114617"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="6" name="Image 6"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic>
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic>
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="6" name="Image 6"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId7" cstate="print"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="114300" cy="114617"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:spacing w:val="64"/>
+          <w:position w:val="1"/>
           <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
-[...11 lines deleted...]
-        <w:t xml:space="preserve"> se describe la política de responsabilidad financiera de Chestnut Health Systems. Esta política se aplica a todos los lugares donde se prestan los servicios. El personal lo ayudará a revisar y le explicará este formulario antes de su cita. Lea y escriba sus iniciales en cada sección. </w:t>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:position w:val="1"/>
+        </w:rPr>
+        <w:t>Política</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="13"/>
+          <w:position w:val="1"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:position w:val="1"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="30"/>
+          <w:position w:val="1"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:position w:val="1"/>
+        </w:rPr>
+        <w:t>pago</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="30"/>
+          <w:position w:val="1"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:position w:val="1"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="30"/>
+          <w:position w:val="1"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:position w:val="1"/>
+        </w:rPr>
+        <w:t>los</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="8"/>
+          <w:position w:val="1"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:position w:val="1"/>
+        </w:rPr>
+        <w:t>sistemas</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="26"/>
+          <w:position w:val="1"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:position w:val="1"/>
+        </w:rPr>
+        <w:t>médicos</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="26"/>
+          <w:position w:val="1"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:position w:val="1"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="30"/>
+          <w:position w:val="1"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:position w:val="1"/>
+        </w:rPr>
+        <w:t>Chestnut</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0E2A1207" w14:textId="77777777" w:rsidR="00993BB1" w:rsidRPr="005238D8" w:rsidRDefault="00993BB1" w:rsidP="00993BB1">
+    <w:p>
       <w:pPr>
-        <w:tabs>
-[...1258 lines deleted...]
-        </w:rPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:position w:val="1"/>
+        </w:rPr>
+        <w:sectPr>
+          <w:footerReference w:type="default" r:id="rId5"/>
+          <w:type w:val="continuous"/>
+          <w:pgSz w:w="12240" w:h="15840"/>
+          <w:pgMar w:header="0" w:footer="700" w:top="800" w:bottom="900" w:left="720" w:right="720"/>
+          <w:pgNumType w:start="1"/>
+        </w:sectPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="TableGrid"/>
-[...1 lines deleted...]
-        <w:tblInd w:w="432" w:type="dxa"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:jc w:val="left"/>
+        <w:tblInd w:w="331" w:type="dxa"/>
         <w:tblBorders>
-          <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
-[...4 lines deleted...]
-          <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="000000"/>
+          <w:left w:val="double" w:sz="6" w:space="0" w:color="000000"/>
+          <w:bottom w:val="double" w:sz="6" w:space="0" w:color="000000"/>
+          <w:right w:val="double" w:sz="6" w:space="0" w:color="000000"/>
+          <w:insideH w:val="double" w:sz="6" w:space="0" w:color="000000"/>
+          <w:insideV w:val="double" w:sz="6" w:space="0" w:color="000000"/>
         </w:tblBorders>
-        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+          <w:right w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="01E0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="2916"/>
-[...3 lines deleted...]
-        <w:gridCol w:w="3060"/>
+        <w:gridCol w:w="10168"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00737ACB" w:rsidRPr="005238D8" w14:paraId="605DB2D5" w14:textId="77777777" w:rsidTr="00605978">
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="1516" w:hRule="atLeast"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2916" w:type="dxa"/>
+            <w:tcW w:w="10168" w:type="dxa"/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="549A8D1D" w14:textId="77777777" w:rsidR="006F2751" w:rsidRPr="005238D8" w:rsidRDefault="00F83F3D" w:rsidP="006F2751">
+          <w:p>
             <w:pPr>
-              <w:keepNext/>
-[...8 lines deleted...]
-                <w:lang w:val="es-MX"/>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="1"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="19"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="005238D8">
-[...5 lines deleted...]
-              <w:t>Programa de uso de sustancias tóxicas</w:t>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>Determinación</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:spacing w:val="10"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>de</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:spacing w:val="47"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>la</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:spacing w:val="26"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>ayuda</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:spacing w:val="25"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>económica:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4824671A" w14:textId="77777777" w:rsidR="006F2751" w:rsidRPr="005238D8" w:rsidRDefault="00F83F3D" w:rsidP="006F2751">
+          <w:p>
             <w:pPr>
-              <w:keepNext/>
-[...8 lines deleted...]
-                <w:lang w:val="es-MX"/>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="247" w:lineRule="auto" w:before="37"/>
+              <w:ind w:right="257"/>
+              <w:rPr>
+                <w:sz w:val="19"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="005238D8">
-[...5 lines deleted...]
-              <w:t>Por servicio/por día</w:t>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>Chestnut</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="36"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>recibe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="26"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>financiación</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="40"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>estatal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="15"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>y</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="22"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>local</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="15"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>para</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="26"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>ayudar</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="40"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>a cubrir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="25"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>los</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="22"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>costos del</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="15"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>tratamiento</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="40"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>de las</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="22"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>personas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="40"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>que no</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="34"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>tienen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="34"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>los medios</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="40"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>para</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="34"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>pagar</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="40"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>el</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="22"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>costo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="16"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>total</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="22"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>de</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="16"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>los</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="29"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>servicios.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="40"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>Para</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="34"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>recibir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="33"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>ayuda</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="34"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>económica.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="40"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>entiendo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="40"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>que debo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="38"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>completar</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="40"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>los campos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="40"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>que</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="38"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>aparecen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="40"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>abajo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="38"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>y</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="33"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>presentar</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="40"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>la documentación</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="40"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>de</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="38"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>apoyo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="38"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>necesaria.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="37943AEB" w14:textId="77777777" w:rsidR="006F2751" w:rsidRPr="005238D8" w:rsidRDefault="006F2751" w:rsidP="006F2751">
+          <w:p>
             <w:pPr>
-              <w:keepNext/>
-[...8 lines deleted...]
-                <w:lang w:val="es-MX"/>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="240" w:lineRule="atLeast" w:before="85"/>
+              <w:ind w:right="257"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="19"/>
               </w:rPr>
             </w:pPr>
-          </w:p>
-[...21 lines deleted...]
-              <w:t>$</w:t>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>Entiendo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:spacing w:val="40"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>que, si</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:spacing w:val="40"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>califico para</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:spacing w:val="19"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>recibir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:spacing w:val="23"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>ayuda, las</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>tarifas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:spacing w:val="19"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>por</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:spacing w:val="23"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>los</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:spacing w:val="19"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>servicios</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:spacing w:val="38"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>que</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:spacing w:val="38"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>se</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:spacing w:val="38"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>me</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:spacing w:val="19"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>presten</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:spacing w:val="40"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>se</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:spacing w:val="40"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>basarán en</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:spacing w:val="3"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>una</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:spacing w:val="36"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>escala</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:spacing w:val="17"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>variable</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:spacing w:val="17"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>y</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>en</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:spacing w:val="22"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>mi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:spacing w:val="10"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>comprobante</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:spacing w:val="36"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>de</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:spacing w:val="17"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>ingresos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:spacing w:val="54"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>o</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:spacing w:val="22"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>verificación</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:spacing w:val="3"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>de</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:spacing w:val="36"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>mi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:spacing w:val="10"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>situación</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:spacing w:val="41"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>de</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:spacing w:val="35"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>desempleo.</w:t>
             </w:r>
           </w:p>
         </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="915" w:hRule="atLeast"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="270" w:type="dxa"/>
+            <w:tcW w:w="10168" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="76E878EA" w14:textId="77777777" w:rsidR="006F2751" w:rsidRPr="005238D8" w:rsidRDefault="006F2751" w:rsidP="006F2751">
+          <w:p>
             <w:pPr>
-              <w:keepNext/>
-[...8 lines deleted...]
-                <w:lang w:val="es-MX"/>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="1"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="19"/>
               </w:rPr>
             </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>Si</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:spacing w:val="5"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>no</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:spacing w:val="17"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>quiere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:spacing w:val="12"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>dar</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:spacing w:val="15"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>información</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:spacing w:val="17"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>sobre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:spacing w:val="46"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>sus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:spacing w:val="30"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>ingresos,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:spacing w:val="56"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>marque</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:spacing w:val="12"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>la</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:spacing w:val="13"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>siguiente</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:spacing w:val="29"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>casilla:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="247" w:lineRule="auto" w:before="7"/>
+              <w:ind w:left="397" w:right="257" w:firstLine="285"/>
+              <w:rPr>
+                <w:sz w:val="19"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <mc:AlternateContent>
+                <mc:Choice Requires="wps">
+                  <w:drawing>
+                    <wp:anchor distT="0" distB="0" distL="0" distR="0" allowOverlap="1" layoutInCell="1" locked="0" behindDoc="1" simplePos="0" relativeHeight="487506432">
+                      <wp:simplePos x="0" y="0"/>
+                      <wp:positionH relativeFrom="column">
+                        <wp:posOffset>257492</wp:posOffset>
+                      </wp:positionH>
+                      <wp:positionV relativeFrom="paragraph">
+                        <wp:posOffset>8075</wp:posOffset>
+                      </wp:positionV>
+                      <wp:extent cx="114300" cy="114300"/>
+                      <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                      <wp:wrapNone/>
+                      <wp:docPr id="7" name="Group 7"/>
+                      <wp:cNvGraphicFramePr>
+                        <a:graphicFrameLocks/>
+                      </wp:cNvGraphicFramePr>
+                      <a:graphic>
+                        <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
+                          <wpg:wgp>
+                            <wpg:cNvPr id="7" name="Group 7"/>
+                            <wpg:cNvGrpSpPr/>
+                            <wpg:grpSpPr>
+                              <a:xfrm>
+                                <a:off x="0" y="0"/>
+                                <a:ext cx="114300" cy="114300"/>
+                                <a:chExt cx="114300" cy="114300"/>
+                              </a:xfrm>
+                            </wpg:grpSpPr>
+                            <wps:wsp>
+                              <wps:cNvPr id="8" name="Graphic 8"/>
+                              <wps:cNvSpPr/>
+                              <wps:spPr>
+                                <a:xfrm>
+                                  <a:off x="4762" y="4762"/>
+                                  <a:ext cx="104775" cy="104775"/>
+                                </a:xfrm>
+                                <a:custGeom>
+                                  <a:avLst/>
+                                  <a:gdLst/>
+                                  <a:ahLst/>
+                                  <a:cxnLst/>
+                                  <a:rect l="l" t="t" r="r" b="b"/>
+                                  <a:pathLst>
+                                    <a:path w="104775" h="104775">
+                                      <a:moveTo>
+                                        <a:pt x="0" y="104775"/>
+                                      </a:moveTo>
+                                      <a:lnTo>
+                                        <a:pt x="104775" y="104775"/>
+                                      </a:lnTo>
+                                      <a:lnTo>
+                                        <a:pt x="104775" y="0"/>
+                                      </a:lnTo>
+                                      <a:lnTo>
+                                        <a:pt x="0" y="0"/>
+                                      </a:lnTo>
+                                      <a:lnTo>
+                                        <a:pt x="0" y="104775"/>
+                                      </a:lnTo>
+                                      <a:close/>
+                                    </a:path>
+                                  </a:pathLst>
+                                </a:custGeom>
+                                <a:ln w="9525">
+                                  <a:solidFill>
+                                    <a:srgbClr val="000000"/>
+                                  </a:solidFill>
+                                  <a:prstDash val="solid"/>
+                                </a:ln>
+                              </wps:spPr>
+                              <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                                <a:prstTxWarp prst="textNoShape">
+                                  <a:avLst/>
+                                </a:prstTxWarp>
+                                <a:noAutofit/>
+                              </wps:bodyPr>
+                            </wps:wsp>
+                          </wpg:wgp>
+                        </a:graphicData>
+                      </a:graphic>
+                    </wp:anchor>
+                  </w:drawing>
+                </mc:Choice>
+                <mc:Fallback>
+                  <w:pict>
+                    <v:group style="position:absolute;margin-left:20.275pt;margin-top:.635864pt;width:9pt;height:9pt;mso-position-horizontal-relative:column;mso-position-vertical-relative:paragraph;z-index:-15810048" id="docshapegroup3" coordorigin="405,13" coordsize="180,180">
+                      <v:rect style="position:absolute;left:413;top:20;width:165;height:165" id="docshape4" filled="false" stroked="true" strokeweight=".75pt" strokecolor="#000000">
+                        <v:stroke dashstyle="solid"/>
+                      </v:rect>
+                      <w10:wrap type="none"/>
+                    </v:group>
+                  </w:pict>
+                </mc:Fallback>
+              </mc:AlternateContent>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>Entiendo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="34"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>que</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="34"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>me estoy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="29"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>negando</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="70"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>a dar</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="33"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>información</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="40"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>sobre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="34"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>mis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="29"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>ingresos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="40"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>para</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="34"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>determinar</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="69"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>la elegibilidad para</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="26"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>la ayuda</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="40"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>económica.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="19"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>Haciendo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="58"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>esto, entiendo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="40"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>que</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="26"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>renuncio</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="40"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>a mi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="14"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>derecho</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="40"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>a recibir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="25"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>apoyo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="26"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>económ</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-27"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>ico</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="26"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>y</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="203" w:lineRule="exact" w:before="15"/>
+              <w:ind w:left="397"/>
+              <w:rPr>
+                <w:sz w:val="19"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>que</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="18"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>seré</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="19"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>responsable</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="33"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>del</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="24"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>pago</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="18"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>de</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="4"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>los</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="15"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>servicios</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="44"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>que</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="18"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>no</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="4"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>cubra</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="19"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>mi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="8"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>seguro.</w:t>
+            </w:r>
           </w:p>
         </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="480" w:hRule="atLeast"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2790" w:type="dxa"/>
+            <w:tcW w:w="10168" w:type="dxa"/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4F73A40A" w14:textId="77777777" w:rsidR="006F2751" w:rsidRPr="005238D8" w:rsidRDefault="00F83F3D" w:rsidP="006F2751">
+          <w:p>
             <w:pPr>
-              <w:keepNext/>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="2"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <mc:AlternateContent>
+                <mc:Choice Requires="wps">
+                  <w:drawing>
+                    <wp:anchor distT="0" distB="0" distL="0" distR="0" allowOverlap="1" layoutInCell="1" locked="0" behindDoc="1" simplePos="0" relativeHeight="487506944">
+                      <wp:simplePos x="0" y="0"/>
+                      <wp:positionH relativeFrom="column">
+                        <wp:posOffset>76200</wp:posOffset>
+                      </wp:positionH>
+                      <wp:positionV relativeFrom="paragraph">
+                        <wp:posOffset>166825</wp:posOffset>
+                      </wp:positionV>
+                      <wp:extent cx="114300" cy="114300"/>
+                      <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                      <wp:wrapNone/>
+                      <wp:docPr id="9" name="Group 9"/>
+                      <wp:cNvGraphicFramePr>
+                        <a:graphicFrameLocks/>
+                      </wp:cNvGraphicFramePr>
+                      <a:graphic>
+                        <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
+                          <wpg:wgp>
+                            <wpg:cNvPr id="9" name="Group 9"/>
+                            <wpg:cNvGrpSpPr/>
+                            <wpg:grpSpPr>
+                              <a:xfrm>
+                                <a:off x="0" y="0"/>
+                                <a:ext cx="114300" cy="114300"/>
+                                <a:chExt cx="114300" cy="114300"/>
+                              </a:xfrm>
+                            </wpg:grpSpPr>
+                            <wps:wsp>
+                              <wps:cNvPr id="10" name="Graphic 10"/>
+                              <wps:cNvSpPr/>
+                              <wps:spPr>
+                                <a:xfrm>
+                                  <a:off x="4762" y="4762"/>
+                                  <a:ext cx="104775" cy="104775"/>
+                                </a:xfrm>
+                                <a:custGeom>
+                                  <a:avLst/>
+                                  <a:gdLst/>
+                                  <a:ahLst/>
+                                  <a:cxnLst/>
+                                  <a:rect l="l" t="t" r="r" b="b"/>
+                                  <a:pathLst>
+                                    <a:path w="104775" h="104775">
+                                      <a:moveTo>
+                                        <a:pt x="0" y="104775"/>
+                                      </a:moveTo>
+                                      <a:lnTo>
+                                        <a:pt x="104775" y="104775"/>
+                                      </a:lnTo>
+                                      <a:lnTo>
+                                        <a:pt x="104775" y="0"/>
+                                      </a:lnTo>
+                                      <a:lnTo>
+                                        <a:pt x="0" y="0"/>
+                                      </a:lnTo>
+                                      <a:lnTo>
+                                        <a:pt x="0" y="104775"/>
+                                      </a:lnTo>
+                                      <a:close/>
+                                    </a:path>
+                                  </a:pathLst>
+                                </a:custGeom>
+                                <a:ln w="9525">
+                                  <a:solidFill>
+                                    <a:srgbClr val="000000"/>
+                                  </a:solidFill>
+                                  <a:prstDash val="solid"/>
+                                </a:ln>
+                              </wps:spPr>
+                              <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                                <a:prstTxWarp prst="textNoShape">
+                                  <a:avLst/>
+                                </a:prstTxWarp>
+                                <a:noAutofit/>
+                              </wps:bodyPr>
+                            </wps:wsp>
+                          </wpg:wgp>
+                        </a:graphicData>
+                      </a:graphic>
+                    </wp:anchor>
+                  </w:drawing>
+                </mc:Choice>
+                <mc:Fallback>
+                  <w:pict>
+                    <v:group style="position:absolute;margin-left:6pt;margin-top:13.135877pt;width:9pt;height:9pt;mso-position-horizontal-relative:column;mso-position-vertical-relative:paragraph;z-index:-15809536" id="docshapegroup5" coordorigin="120,263" coordsize="180,180">
+                      <v:rect style="position:absolute;left:127;top:270;width:165;height:165" id="docshape6" filled="false" stroked="true" strokeweight=".75pt" strokecolor="#000000">
+                        <v:stroke dashstyle="solid"/>
+                      </v:rect>
+                      <w10:wrap type="none"/>
+                    </v:group>
+                  </w:pict>
+                </mc:Fallback>
+              </mc:AlternateContent>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>Fuente</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:spacing w:val="13"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>de</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:spacing w:val="30"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>ingresos:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
               <w:tabs>
-                <w:tab w:val="left" w:pos="2160"/>
-[...1 lines deleted...]
-                <w:tab w:val="right" w:pos="9360"/>
+                <w:tab w:pos="1433" w:val="left" w:leader="none"/>
+                <w:tab w:pos="3956" w:val="left" w:leader="none"/>
+                <w:tab w:pos="5038" w:val="left" w:leader="none"/>
               </w:tabs>
-              <w:rPr>
-[...2 lines deleted...]
-                <w:lang w:val="es-MX"/>
+              <w:spacing w:line="203" w:lineRule="exact" w:before="37"/>
+              <w:ind w:left="397"/>
+              <w:rPr>
+                <w:sz w:val="19"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="005238D8">
-[...81 lines deleted...]
-              <w:t>$ / %</w:t>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <mc:AlternateContent>
+                <mc:Choice Requires="wps">
+                  <w:drawing>
+                    <wp:anchor distT="0" distB="0" distL="0" distR="0" allowOverlap="1" layoutInCell="1" locked="0" behindDoc="1" simplePos="0" relativeHeight="487507456">
+                      <wp:simplePos x="0" y="0"/>
+                      <wp:positionH relativeFrom="column">
+                        <wp:posOffset>743521</wp:posOffset>
+                      </wp:positionH>
+                      <wp:positionV relativeFrom="paragraph">
+                        <wp:posOffset>27125</wp:posOffset>
+                      </wp:positionV>
+                      <wp:extent cx="114935" cy="114300"/>
+                      <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                      <wp:wrapNone/>
+                      <wp:docPr id="11" name="Group 11"/>
+                      <wp:cNvGraphicFramePr>
+                        <a:graphicFrameLocks/>
+                      </wp:cNvGraphicFramePr>
+                      <a:graphic>
+                        <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
+                          <wpg:wgp>
+                            <wpg:cNvPr id="11" name="Group 11"/>
+                            <wpg:cNvGrpSpPr/>
+                            <wpg:grpSpPr>
+                              <a:xfrm>
+                                <a:off x="0" y="0"/>
+                                <a:ext cx="114935" cy="114300"/>
+                                <a:chExt cx="114935" cy="114300"/>
+                              </a:xfrm>
+                            </wpg:grpSpPr>
+                            <wps:wsp>
+                              <wps:cNvPr id="12" name="Graphic 12"/>
+                              <wps:cNvSpPr/>
+                              <wps:spPr>
+                                <a:xfrm>
+                                  <a:off x="4762" y="4762"/>
+                                  <a:ext cx="105410" cy="104775"/>
+                                </a:xfrm>
+                                <a:custGeom>
+                                  <a:avLst/>
+                                  <a:gdLst/>
+                                  <a:ahLst/>
+                                  <a:cxnLst/>
+                                  <a:rect l="l" t="t" r="r" b="b"/>
+                                  <a:pathLst>
+                                    <a:path w="105410" h="104775">
+                                      <a:moveTo>
+                                        <a:pt x="0" y="104775"/>
+                                      </a:moveTo>
+                                      <a:lnTo>
+                                        <a:pt x="105092" y="104775"/>
+                                      </a:lnTo>
+                                      <a:lnTo>
+                                        <a:pt x="105092" y="0"/>
+                                      </a:lnTo>
+                                      <a:lnTo>
+                                        <a:pt x="0" y="0"/>
+                                      </a:lnTo>
+                                      <a:lnTo>
+                                        <a:pt x="0" y="104775"/>
+                                      </a:lnTo>
+                                      <a:close/>
+                                    </a:path>
+                                  </a:pathLst>
+                                </a:custGeom>
+                                <a:ln w="9525">
+                                  <a:solidFill>
+                                    <a:srgbClr val="000000"/>
+                                  </a:solidFill>
+                                  <a:prstDash val="solid"/>
+                                </a:ln>
+                              </wps:spPr>
+                              <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                                <a:prstTxWarp prst="textNoShape">
+                                  <a:avLst/>
+                                </a:prstTxWarp>
+                                <a:noAutofit/>
+                              </wps:bodyPr>
+                            </wps:wsp>
+                          </wpg:wgp>
+                        </a:graphicData>
+                      </a:graphic>
+                    </wp:anchor>
+                  </w:drawing>
+                </mc:Choice>
+                <mc:Fallback>
+                  <w:pict>
+                    <v:group style="position:absolute;margin-left:58.544998pt;margin-top:2.135876pt;width:9.050pt;height:9pt;mso-position-horizontal-relative:column;mso-position-vertical-relative:paragraph;z-index:-15809024" id="docshapegroup7" coordorigin="1171,43" coordsize="181,180">
+                      <v:rect style="position:absolute;left:1178;top:50;width:166;height:165" id="docshape8" filled="false" stroked="true" strokeweight=".75pt" strokecolor="#000000">
+                        <v:stroke dashstyle="solid"/>
+                      </v:rect>
+                      <w10:wrap type="none"/>
+                    </v:group>
+                  </w:pict>
+                </mc:Fallback>
+              </mc:AlternateContent>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <mc:AlternateContent>
+                <mc:Choice Requires="wps">
+                  <w:drawing>
+                    <wp:anchor distT="0" distB="0" distL="0" distR="0" allowOverlap="1" layoutInCell="1" locked="0" behindDoc="1" simplePos="0" relativeHeight="487507968">
+                      <wp:simplePos x="0" y="0"/>
+                      <wp:positionH relativeFrom="column">
+                        <wp:posOffset>2346007</wp:posOffset>
+                      </wp:positionH>
+                      <wp:positionV relativeFrom="paragraph">
+                        <wp:posOffset>27125</wp:posOffset>
+                      </wp:positionV>
+                      <wp:extent cx="114300" cy="114300"/>
+                      <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                      <wp:wrapNone/>
+                      <wp:docPr id="13" name="Group 13"/>
+                      <wp:cNvGraphicFramePr>
+                        <a:graphicFrameLocks/>
+                      </wp:cNvGraphicFramePr>
+                      <a:graphic>
+                        <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
+                          <wpg:wgp>
+                            <wpg:cNvPr id="13" name="Group 13"/>
+                            <wpg:cNvGrpSpPr/>
+                            <wpg:grpSpPr>
+                              <a:xfrm>
+                                <a:off x="0" y="0"/>
+                                <a:ext cx="114300" cy="114300"/>
+                                <a:chExt cx="114300" cy="114300"/>
+                              </a:xfrm>
+                            </wpg:grpSpPr>
+                            <wps:wsp>
+                              <wps:cNvPr id="14" name="Graphic 14"/>
+                              <wps:cNvSpPr/>
+                              <wps:spPr>
+                                <a:xfrm>
+                                  <a:off x="4762" y="4762"/>
+                                  <a:ext cx="104775" cy="104775"/>
+                                </a:xfrm>
+                                <a:custGeom>
+                                  <a:avLst/>
+                                  <a:gdLst/>
+                                  <a:ahLst/>
+                                  <a:cxnLst/>
+                                  <a:rect l="l" t="t" r="r" b="b"/>
+                                  <a:pathLst>
+                                    <a:path w="104775" h="104775">
+                                      <a:moveTo>
+                                        <a:pt x="0" y="104775"/>
+                                      </a:moveTo>
+                                      <a:lnTo>
+                                        <a:pt x="104775" y="104775"/>
+                                      </a:lnTo>
+                                      <a:lnTo>
+                                        <a:pt x="104775" y="0"/>
+                                      </a:lnTo>
+                                      <a:lnTo>
+                                        <a:pt x="0" y="0"/>
+                                      </a:lnTo>
+                                      <a:lnTo>
+                                        <a:pt x="0" y="104775"/>
+                                      </a:lnTo>
+                                      <a:close/>
+                                    </a:path>
+                                  </a:pathLst>
+                                </a:custGeom>
+                                <a:ln w="9525">
+                                  <a:solidFill>
+                                    <a:srgbClr val="000000"/>
+                                  </a:solidFill>
+                                  <a:prstDash val="solid"/>
+                                </a:ln>
+                              </wps:spPr>
+                              <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                                <a:prstTxWarp prst="textNoShape">
+                                  <a:avLst/>
+                                </a:prstTxWarp>
+                                <a:noAutofit/>
+                              </wps:bodyPr>
+                            </wps:wsp>
+                          </wpg:wgp>
+                        </a:graphicData>
+                      </a:graphic>
+                    </wp:anchor>
+                  </w:drawing>
+                </mc:Choice>
+                <mc:Fallback>
+                  <w:pict>
+                    <v:group style="position:absolute;margin-left:184.725006pt;margin-top:2.135876pt;width:9pt;height:9pt;mso-position-horizontal-relative:column;mso-position-vertical-relative:paragraph;z-index:-15808512" id="docshapegroup9" coordorigin="3695,43" coordsize="180,180">
+                      <v:rect style="position:absolute;left:3702;top:50;width:165;height:165" id="docshape10" filled="false" stroked="true" strokeweight=".75pt" strokecolor="#000000">
+                        <v:stroke dashstyle="solid"/>
+                      </v:rect>
+                      <w10:wrap type="none"/>
+                    </v:group>
+                  </w:pict>
+                </mc:Fallback>
+              </mc:AlternateContent>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <mc:AlternateContent>
+                <mc:Choice Requires="wps">
+                  <w:drawing>
+                    <wp:anchor distT="0" distB="0" distL="0" distR="0" allowOverlap="1" layoutInCell="1" locked="0" behindDoc="1" simplePos="0" relativeHeight="487508480">
+                      <wp:simplePos x="0" y="0"/>
+                      <wp:positionH relativeFrom="column">
+                        <wp:posOffset>3022917</wp:posOffset>
+                      </wp:positionH>
+                      <wp:positionV relativeFrom="paragraph">
+                        <wp:posOffset>27125</wp:posOffset>
+                      </wp:positionV>
+                      <wp:extent cx="114935" cy="114300"/>
+                      <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                      <wp:wrapNone/>
+                      <wp:docPr id="15" name="Group 15"/>
+                      <wp:cNvGraphicFramePr>
+                        <a:graphicFrameLocks/>
+                      </wp:cNvGraphicFramePr>
+                      <a:graphic>
+                        <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
+                          <wpg:wgp>
+                            <wpg:cNvPr id="15" name="Group 15"/>
+                            <wpg:cNvGrpSpPr/>
+                            <wpg:grpSpPr>
+                              <a:xfrm>
+                                <a:off x="0" y="0"/>
+                                <a:ext cx="114935" cy="114300"/>
+                                <a:chExt cx="114935" cy="114300"/>
+                              </a:xfrm>
+                            </wpg:grpSpPr>
+                            <wps:wsp>
+                              <wps:cNvPr id="16" name="Graphic 16"/>
+                              <wps:cNvSpPr/>
+                              <wps:spPr>
+                                <a:xfrm>
+                                  <a:off x="4762" y="4762"/>
+                                  <a:ext cx="105410" cy="104775"/>
+                                </a:xfrm>
+                                <a:custGeom>
+                                  <a:avLst/>
+                                  <a:gdLst/>
+                                  <a:ahLst/>
+                                  <a:cxnLst/>
+                                  <a:rect l="l" t="t" r="r" b="b"/>
+                                  <a:pathLst>
+                                    <a:path w="105410" h="104775">
+                                      <a:moveTo>
+                                        <a:pt x="0" y="104775"/>
+                                      </a:moveTo>
+                                      <a:lnTo>
+                                        <a:pt x="105092" y="104775"/>
+                                      </a:lnTo>
+                                      <a:lnTo>
+                                        <a:pt x="105092" y="0"/>
+                                      </a:lnTo>
+                                      <a:lnTo>
+                                        <a:pt x="0" y="0"/>
+                                      </a:lnTo>
+                                      <a:lnTo>
+                                        <a:pt x="0" y="104775"/>
+                                      </a:lnTo>
+                                      <a:close/>
+                                    </a:path>
+                                  </a:pathLst>
+                                </a:custGeom>
+                                <a:ln w="9525">
+                                  <a:solidFill>
+                                    <a:srgbClr val="000000"/>
+                                  </a:solidFill>
+                                  <a:prstDash val="solid"/>
+                                </a:ln>
+                              </wps:spPr>
+                              <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                                <a:prstTxWarp prst="textNoShape">
+                                  <a:avLst/>
+                                </a:prstTxWarp>
+                                <a:noAutofit/>
+                              </wps:bodyPr>
+                            </wps:wsp>
+                          </wpg:wgp>
+                        </a:graphicData>
+                      </a:graphic>
+                    </wp:anchor>
+                  </w:drawing>
+                </mc:Choice>
+                <mc:Fallback>
+                  <w:pict>
+                    <v:group style="position:absolute;margin-left:238.024994pt;margin-top:2.135876pt;width:9.050pt;height:9pt;mso-position-horizontal-relative:column;mso-position-vertical-relative:paragraph;z-index:-15808000" id="docshapegroup11" coordorigin="4760,43" coordsize="181,180">
+                      <v:rect style="position:absolute;left:4768;top:50;width:166;height:165" id="docshape12" filled="false" stroked="true" strokeweight=".75pt" strokecolor="#000000">
+                        <v:stroke dashstyle="solid"/>
+                      </v:rect>
+                      <w10:wrap type="none"/>
+                    </v:group>
+                  </w:pict>
+                </mc:Fallback>
+              </mc:AlternateContent>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>Empleo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:tab/>
+              <w:t>Beneficios</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="1"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>de</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-10"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>desempleo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>Pensión</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:tab/>
+              <w:t>Otro</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-6"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>(especifique)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="435" w:hRule="atLeast"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="270" w:type="dxa"/>
+            <w:tcW w:w="10168" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="15D4C1BB" w14:textId="77777777" w:rsidR="006F2751" w:rsidRPr="005238D8" w:rsidRDefault="006F2751" w:rsidP="006F2751">
+          <w:p>
             <w:pPr>
-              <w:keepNext/>
+              <w:pStyle w:val="TableParagraph"/>
               <w:tabs>
-                <w:tab w:val="left" w:pos="2160"/>
-[...1 lines deleted...]
-                <w:tab w:val="right" w:pos="9360"/>
+                <w:tab w:pos="4332" w:val="left" w:leader="none"/>
               </w:tabs>
-              <w:rPr>
-[...2 lines deleted...]
-                <w:lang w:val="es-MX"/>
+              <w:spacing w:line="224" w:lineRule="exact"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="19"/>
               </w:rPr>
             </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <mc:AlternateContent>
+                <mc:Choice Requires="wps">
+                  <w:drawing>
+                    <wp:anchor distT="0" distB="0" distL="0" distR="0" allowOverlap="1" layoutInCell="1" locked="0" behindDoc="1" simplePos="0" relativeHeight="487508992">
+                      <wp:simplePos x="0" y="0"/>
+                      <wp:positionH relativeFrom="column">
+                        <wp:posOffset>76200</wp:posOffset>
+                      </wp:positionH>
+                      <wp:positionV relativeFrom="paragraph">
+                        <wp:posOffset>138366</wp:posOffset>
+                      </wp:positionV>
+                      <wp:extent cx="114300" cy="114300"/>
+                      <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                      <wp:wrapNone/>
+                      <wp:docPr id="17" name="Group 17"/>
+                      <wp:cNvGraphicFramePr>
+                        <a:graphicFrameLocks/>
+                      </wp:cNvGraphicFramePr>
+                      <a:graphic>
+                        <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
+                          <wpg:wgp>
+                            <wpg:cNvPr id="17" name="Group 17"/>
+                            <wpg:cNvGrpSpPr/>
+                            <wpg:grpSpPr>
+                              <a:xfrm>
+                                <a:off x="0" y="0"/>
+                                <a:ext cx="114300" cy="114300"/>
+                                <a:chExt cx="114300" cy="114300"/>
+                              </a:xfrm>
+                            </wpg:grpSpPr>
+                            <wps:wsp>
+                              <wps:cNvPr id="18" name="Graphic 18"/>
+                              <wps:cNvSpPr/>
+                              <wps:spPr>
+                                <a:xfrm>
+                                  <a:off x="4762" y="4762"/>
+                                  <a:ext cx="104775" cy="104775"/>
+                                </a:xfrm>
+                                <a:custGeom>
+                                  <a:avLst/>
+                                  <a:gdLst/>
+                                  <a:ahLst/>
+                                  <a:cxnLst/>
+                                  <a:rect l="l" t="t" r="r" b="b"/>
+                                  <a:pathLst>
+                                    <a:path w="104775" h="104775">
+                                      <a:moveTo>
+                                        <a:pt x="0" y="104775"/>
+                                      </a:moveTo>
+                                      <a:lnTo>
+                                        <a:pt x="104775" y="104775"/>
+                                      </a:lnTo>
+                                      <a:lnTo>
+                                        <a:pt x="104775" y="0"/>
+                                      </a:lnTo>
+                                      <a:lnTo>
+                                        <a:pt x="0" y="0"/>
+                                      </a:lnTo>
+                                      <a:lnTo>
+                                        <a:pt x="0" y="104775"/>
+                                      </a:lnTo>
+                                      <a:close/>
+                                    </a:path>
+                                  </a:pathLst>
+                                </a:custGeom>
+                                <a:ln w="9525">
+                                  <a:solidFill>
+                                    <a:srgbClr val="000000"/>
+                                  </a:solidFill>
+                                  <a:prstDash val="solid"/>
+                                </a:ln>
+                              </wps:spPr>
+                              <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                                <a:prstTxWarp prst="textNoShape">
+                                  <a:avLst/>
+                                </a:prstTxWarp>
+                                <a:noAutofit/>
+                              </wps:bodyPr>
+                            </wps:wsp>
+                          </wpg:wgp>
+                        </a:graphicData>
+                      </a:graphic>
+                    </wp:anchor>
+                  </w:drawing>
+                </mc:Choice>
+                <mc:Fallback>
+                  <w:pict>
+                    <v:group style="position:absolute;margin-left:6pt;margin-top:10.895pt;width:9pt;height:9pt;mso-position-horizontal-relative:column;mso-position-vertical-relative:paragraph;z-index:-15807488" id="docshapegroup13" coordorigin="120,218" coordsize="180,180">
+                      <v:rect style="position:absolute;left:127;top:225;width:165;height:165" id="docshape14" filled="false" stroked="true" strokeweight=".75pt" strokecolor="#000000">
+                        <v:stroke dashstyle="solid"/>
+                      </v:rect>
+                      <w10:wrap type="none"/>
+                    </v:group>
+                  </w:pict>
+                </mc:Fallback>
+              </mc:AlternateContent>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:position w:val="3"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>Frecuencia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:spacing w:val="27"/>
+                <w:position w:val="3"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:position w:val="3"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>de</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:spacing w:val="24"/>
+                <w:position w:val="3"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:spacing w:val="-2"/>
+                <w:position w:val="3"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>ingresos:</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:position w:val="3"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>Ingresos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:spacing w:val="47"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>totales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:spacing w:val="26"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>del</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:spacing w:val="18"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>grupo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:spacing w:val="32"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>familiar:</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:spacing w:val="17"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:spacing w:val="-10"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>$</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:tabs>
+                <w:tab w:pos="1538" w:val="left" w:leader="none"/>
+                <w:tab w:pos="2785" w:val="left" w:leader="none"/>
+              </w:tabs>
+              <w:spacing w:line="191" w:lineRule="exact"/>
+              <w:ind w:left="397"/>
+              <w:rPr>
+                <w:sz w:val="19"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <mc:AlternateContent>
+                <mc:Choice Requires="wps">
+                  <w:drawing>
+                    <wp:anchor distT="0" distB="0" distL="0" distR="0" allowOverlap="1" layoutInCell="1" locked="0" behindDoc="1" simplePos="0" relativeHeight="487509504">
+                      <wp:simplePos x="0" y="0"/>
+                      <wp:positionH relativeFrom="column">
+                        <wp:posOffset>810577</wp:posOffset>
+                      </wp:positionH>
+                      <wp:positionV relativeFrom="paragraph">
+                        <wp:posOffset>-3824</wp:posOffset>
+                      </wp:positionV>
+                      <wp:extent cx="114300" cy="114300"/>
+                      <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                      <wp:wrapNone/>
+                      <wp:docPr id="19" name="Group 19"/>
+                      <wp:cNvGraphicFramePr>
+                        <a:graphicFrameLocks/>
+                      </wp:cNvGraphicFramePr>
+                      <a:graphic>
+                        <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
+                          <wpg:wgp>
+                            <wpg:cNvPr id="19" name="Group 19"/>
+                            <wpg:cNvGrpSpPr/>
+                            <wpg:grpSpPr>
+                              <a:xfrm>
+                                <a:off x="0" y="0"/>
+                                <a:ext cx="114300" cy="114300"/>
+                                <a:chExt cx="114300" cy="114300"/>
+                              </a:xfrm>
+                            </wpg:grpSpPr>
+                            <wps:wsp>
+                              <wps:cNvPr id="20" name="Graphic 20"/>
+                              <wps:cNvSpPr/>
+                              <wps:spPr>
+                                <a:xfrm>
+                                  <a:off x="4762" y="4762"/>
+                                  <a:ext cx="104775" cy="104775"/>
+                                </a:xfrm>
+                                <a:custGeom>
+                                  <a:avLst/>
+                                  <a:gdLst/>
+                                  <a:ahLst/>
+                                  <a:cxnLst/>
+                                  <a:rect l="l" t="t" r="r" b="b"/>
+                                  <a:pathLst>
+                                    <a:path w="104775" h="104775">
+                                      <a:moveTo>
+                                        <a:pt x="0" y="104775"/>
+                                      </a:moveTo>
+                                      <a:lnTo>
+                                        <a:pt x="104775" y="104775"/>
+                                      </a:lnTo>
+                                      <a:lnTo>
+                                        <a:pt x="104775" y="0"/>
+                                      </a:lnTo>
+                                      <a:lnTo>
+                                        <a:pt x="0" y="0"/>
+                                      </a:lnTo>
+                                      <a:lnTo>
+                                        <a:pt x="0" y="104775"/>
+                                      </a:lnTo>
+                                      <a:close/>
+                                    </a:path>
+                                  </a:pathLst>
+                                </a:custGeom>
+                                <a:ln w="9525">
+                                  <a:solidFill>
+                                    <a:srgbClr val="000000"/>
+                                  </a:solidFill>
+                                  <a:prstDash val="solid"/>
+                                </a:ln>
+                              </wps:spPr>
+                              <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                                <a:prstTxWarp prst="textNoShape">
+                                  <a:avLst/>
+                                </a:prstTxWarp>
+                                <a:noAutofit/>
+                              </wps:bodyPr>
+                            </wps:wsp>
+                          </wpg:wgp>
+                        </a:graphicData>
+                      </a:graphic>
+                    </wp:anchor>
+                  </w:drawing>
+                </mc:Choice>
+                <mc:Fallback>
+                  <w:pict>
+                    <v:group style="position:absolute;margin-left:63.825001pt;margin-top:-.301118pt;width:9pt;height:9pt;mso-position-horizontal-relative:column;mso-position-vertical-relative:paragraph;z-index:-15806976" id="docshapegroup15" coordorigin="1277,-6" coordsize="180,180">
+                      <v:rect style="position:absolute;left:1284;top:1;width:165;height:165" id="docshape16" filled="false" stroked="true" strokeweight=".75pt" strokecolor="#000000">
+                        <v:stroke dashstyle="solid"/>
+                      </v:rect>
+                      <w10:wrap type="none"/>
+                    </v:group>
+                  </w:pict>
+                </mc:Fallback>
+              </mc:AlternateContent>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <mc:AlternateContent>
+                <mc:Choice Requires="wps">
+                  <w:drawing>
+                    <wp:anchor distT="0" distB="0" distL="0" distR="0" allowOverlap="1" layoutInCell="1" locked="0" behindDoc="1" simplePos="0" relativeHeight="487510016">
+                      <wp:simplePos x="0" y="0"/>
+                      <wp:positionH relativeFrom="column">
+                        <wp:posOffset>1602168</wp:posOffset>
+                      </wp:positionH>
+                      <wp:positionV relativeFrom="paragraph">
+                        <wp:posOffset>-3824</wp:posOffset>
+                      </wp:positionV>
+                      <wp:extent cx="114300" cy="114300"/>
+                      <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                      <wp:wrapNone/>
+                      <wp:docPr id="21" name="Group 21"/>
+                      <wp:cNvGraphicFramePr>
+                        <a:graphicFrameLocks/>
+                      </wp:cNvGraphicFramePr>
+                      <a:graphic>
+                        <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
+                          <wpg:wgp>
+                            <wpg:cNvPr id="21" name="Group 21"/>
+                            <wpg:cNvGrpSpPr/>
+                            <wpg:grpSpPr>
+                              <a:xfrm>
+                                <a:off x="0" y="0"/>
+                                <a:ext cx="114300" cy="114300"/>
+                                <a:chExt cx="114300" cy="114300"/>
+                              </a:xfrm>
+                            </wpg:grpSpPr>
+                            <wps:wsp>
+                              <wps:cNvPr id="22" name="Graphic 22"/>
+                              <wps:cNvSpPr/>
+                              <wps:spPr>
+                                <a:xfrm>
+                                  <a:off x="4762" y="4762"/>
+                                  <a:ext cx="104775" cy="104775"/>
+                                </a:xfrm>
+                                <a:custGeom>
+                                  <a:avLst/>
+                                  <a:gdLst/>
+                                  <a:ahLst/>
+                                  <a:cxnLst/>
+                                  <a:rect l="l" t="t" r="r" b="b"/>
+                                  <a:pathLst>
+                                    <a:path w="104775" h="104775">
+                                      <a:moveTo>
+                                        <a:pt x="0" y="104775"/>
+                                      </a:moveTo>
+                                      <a:lnTo>
+                                        <a:pt x="104775" y="104775"/>
+                                      </a:lnTo>
+                                      <a:lnTo>
+                                        <a:pt x="104775" y="0"/>
+                                      </a:lnTo>
+                                      <a:lnTo>
+                                        <a:pt x="0" y="0"/>
+                                      </a:lnTo>
+                                      <a:lnTo>
+                                        <a:pt x="0" y="104775"/>
+                                      </a:lnTo>
+                                      <a:close/>
+                                    </a:path>
+                                  </a:pathLst>
+                                </a:custGeom>
+                                <a:ln w="9525">
+                                  <a:solidFill>
+                                    <a:srgbClr val="000000"/>
+                                  </a:solidFill>
+                                  <a:prstDash val="solid"/>
+                                </a:ln>
+                              </wps:spPr>
+                              <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                                <a:prstTxWarp prst="textNoShape">
+                                  <a:avLst/>
+                                </a:prstTxWarp>
+                                <a:noAutofit/>
+                              </wps:bodyPr>
+                            </wps:wsp>
+                          </wpg:wgp>
+                        </a:graphicData>
+                      </a:graphic>
+                    </wp:anchor>
+                  </w:drawing>
+                </mc:Choice>
+                <mc:Fallback>
+                  <w:pict>
+                    <v:group style="position:absolute;margin-left:126.154999pt;margin-top:-.301118pt;width:9pt;height:9pt;mso-position-horizontal-relative:column;mso-position-vertical-relative:paragraph;z-index:-15806464" id="docshapegroup17" coordorigin="2523,-6" coordsize="180,180">
+                      <v:rect style="position:absolute;left:2530;top:1;width:165;height:165" id="docshape18" filled="false" stroked="true" strokeweight=".75pt" strokecolor="#000000">
+                        <v:stroke dashstyle="solid"/>
+                      </v:rect>
+                      <w10:wrap type="none"/>
+                    </v:group>
+                  </w:pict>
+                </mc:Fallback>
+              </mc:AlternateContent>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>Semanal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>Quincenal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>Mensual</w:t>
+            </w:r>
           </w:p>
         </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="330" w:hRule="atLeast"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3060" w:type="dxa"/>
+            <w:tcW w:w="10168" w:type="dxa"/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1E18EA31" w14:textId="77777777" w:rsidR="006F2751" w:rsidRPr="005238D8" w:rsidRDefault="00F83F3D" w:rsidP="006F2751">
+          <w:p>
             <w:pPr>
-              <w:keepNext/>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="77"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>N.º</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:spacing w:val="19"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>de</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:spacing w:val="12"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>dependientes,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:spacing w:val="22"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>incluyéndose</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:spacing w:val="46"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>a</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:spacing w:val="12"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>sí</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:spacing w:val="39"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>mismo:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="465" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10168" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="1"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <mc:AlternateContent>
+                <mc:Choice Requires="wps">
+                  <w:drawing>
+                    <wp:anchor distT="0" distB="0" distL="0" distR="0" allowOverlap="1" layoutInCell="1" locked="0" behindDoc="1" simplePos="0" relativeHeight="487510528">
+                      <wp:simplePos x="0" y="0"/>
+                      <wp:positionH relativeFrom="column">
+                        <wp:posOffset>76200</wp:posOffset>
+                      </wp:positionH>
+                      <wp:positionV relativeFrom="paragraph">
+                        <wp:posOffset>166127</wp:posOffset>
+                      </wp:positionV>
+                      <wp:extent cx="114300" cy="114935"/>
+                      <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                      <wp:wrapNone/>
+                      <wp:docPr id="23" name="Group 23"/>
+                      <wp:cNvGraphicFramePr>
+                        <a:graphicFrameLocks/>
+                      </wp:cNvGraphicFramePr>
+                      <a:graphic>
+                        <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
+                          <wpg:wgp>
+                            <wpg:cNvPr id="23" name="Group 23"/>
+                            <wpg:cNvGrpSpPr/>
+                            <wpg:grpSpPr>
+                              <a:xfrm>
+                                <a:off x="0" y="0"/>
+                                <a:ext cx="114300" cy="114935"/>
+                                <a:chExt cx="114300" cy="114935"/>
+                              </a:xfrm>
+                            </wpg:grpSpPr>
+                            <wps:wsp>
+                              <wps:cNvPr id="24" name="Graphic 24"/>
+                              <wps:cNvSpPr/>
+                              <wps:spPr>
+                                <a:xfrm>
+                                  <a:off x="4762" y="4762"/>
+                                  <a:ext cx="104775" cy="105410"/>
+                                </a:xfrm>
+                                <a:custGeom>
+                                  <a:avLst/>
+                                  <a:gdLst/>
+                                  <a:ahLst/>
+                                  <a:cxnLst/>
+                                  <a:rect l="l" t="t" r="r" b="b"/>
+                                  <a:pathLst>
+                                    <a:path w="104775" h="105410">
+                                      <a:moveTo>
+                                        <a:pt x="0" y="105092"/>
+                                      </a:moveTo>
+                                      <a:lnTo>
+                                        <a:pt x="104775" y="105092"/>
+                                      </a:lnTo>
+                                      <a:lnTo>
+                                        <a:pt x="104775" y="0"/>
+                                      </a:lnTo>
+                                      <a:lnTo>
+                                        <a:pt x="0" y="0"/>
+                                      </a:lnTo>
+                                      <a:lnTo>
+                                        <a:pt x="0" y="105092"/>
+                                      </a:lnTo>
+                                      <a:close/>
+                                    </a:path>
+                                  </a:pathLst>
+                                </a:custGeom>
+                                <a:ln w="9525">
+                                  <a:solidFill>
+                                    <a:srgbClr val="000000"/>
+                                  </a:solidFill>
+                                  <a:prstDash val="solid"/>
+                                </a:ln>
+                              </wps:spPr>
+                              <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                                <a:prstTxWarp prst="textNoShape">
+                                  <a:avLst/>
+                                </a:prstTxWarp>
+                                <a:noAutofit/>
+                              </wps:bodyPr>
+                            </wps:wsp>
+                          </wpg:wgp>
+                        </a:graphicData>
+                      </a:graphic>
+                    </wp:anchor>
+                  </w:drawing>
+                </mc:Choice>
+                <mc:Fallback>
+                  <w:pict>
+                    <v:group style="position:absolute;margin-left:6pt;margin-top:13.080889pt;width:9pt;height:9.050pt;mso-position-horizontal-relative:column;mso-position-vertical-relative:paragraph;z-index:-15805952" id="docshapegroup19" coordorigin="120,262" coordsize="180,181">
+                      <v:rect style="position:absolute;left:127;top:269;width:165;height:166" id="docshape20" filled="false" stroked="true" strokeweight=".75pt" strokecolor="#000000">
+                        <v:stroke dashstyle="solid"/>
+                      </v:rect>
+                      <w10:wrap type="none"/>
+                    </v:group>
+                  </w:pict>
+                </mc:Fallback>
+              </mc:AlternateContent>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>Información</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:spacing w:val="37"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>del</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:spacing w:val="22"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>seguro:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
               <w:tabs>
-                <w:tab w:val="left" w:pos="2160"/>
-[...1 lines deleted...]
-                <w:tab w:val="right" w:pos="9360"/>
+                <w:tab w:pos="3220" w:val="left" w:leader="none"/>
+                <w:tab w:pos="4377" w:val="left" w:leader="none"/>
+                <w:tab w:pos="5548" w:val="left" w:leader="none"/>
               </w:tabs>
-              <w:rPr>
-[...2 lines deleted...]
-                <w:lang w:val="es-MX"/>
+              <w:spacing w:line="188" w:lineRule="exact" w:before="37"/>
+              <w:ind w:left="397"/>
+              <w:rPr>
+                <w:sz w:val="19"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="005238D8">
-[...74 lines deleted...]
-              <w:t>$</w:t>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <mc:AlternateContent>
+                <mc:Choice Requires="wps">
+                  <w:drawing>
+                    <wp:anchor distT="0" distB="0" distL="0" distR="0" allowOverlap="1" layoutInCell="1" locked="0" behindDoc="1" simplePos="0" relativeHeight="487511040">
+                      <wp:simplePos x="0" y="0"/>
+                      <wp:positionH relativeFrom="column">
+                        <wp:posOffset>1878647</wp:posOffset>
+                      </wp:positionH>
+                      <wp:positionV relativeFrom="paragraph">
+                        <wp:posOffset>26808</wp:posOffset>
+                      </wp:positionV>
+                      <wp:extent cx="114300" cy="114935"/>
+                      <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                      <wp:wrapNone/>
+                      <wp:docPr id="25" name="Group 25"/>
+                      <wp:cNvGraphicFramePr>
+                        <a:graphicFrameLocks/>
+                      </wp:cNvGraphicFramePr>
+                      <a:graphic>
+                        <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
+                          <wpg:wgp>
+                            <wpg:cNvPr id="25" name="Group 25"/>
+                            <wpg:cNvGrpSpPr/>
+                            <wpg:grpSpPr>
+                              <a:xfrm>
+                                <a:off x="0" y="0"/>
+                                <a:ext cx="114300" cy="114935"/>
+                                <a:chExt cx="114300" cy="114935"/>
+                              </a:xfrm>
+                            </wpg:grpSpPr>
+                            <wps:wsp>
+                              <wps:cNvPr id="26" name="Graphic 26"/>
+                              <wps:cNvSpPr/>
+                              <wps:spPr>
+                                <a:xfrm>
+                                  <a:off x="4762" y="4762"/>
+                                  <a:ext cx="104775" cy="105410"/>
+                                </a:xfrm>
+                                <a:custGeom>
+                                  <a:avLst/>
+                                  <a:gdLst/>
+                                  <a:ahLst/>
+                                  <a:cxnLst/>
+                                  <a:rect l="l" t="t" r="r" b="b"/>
+                                  <a:pathLst>
+                                    <a:path w="104775" h="105410">
+                                      <a:moveTo>
+                                        <a:pt x="0" y="105092"/>
+                                      </a:moveTo>
+                                      <a:lnTo>
+                                        <a:pt x="104775" y="105092"/>
+                                      </a:lnTo>
+                                      <a:lnTo>
+                                        <a:pt x="104775" y="0"/>
+                                      </a:lnTo>
+                                      <a:lnTo>
+                                        <a:pt x="0" y="0"/>
+                                      </a:lnTo>
+                                      <a:lnTo>
+                                        <a:pt x="0" y="105092"/>
+                                      </a:lnTo>
+                                      <a:close/>
+                                    </a:path>
+                                  </a:pathLst>
+                                </a:custGeom>
+                                <a:ln w="9525">
+                                  <a:solidFill>
+                                    <a:srgbClr val="000000"/>
+                                  </a:solidFill>
+                                  <a:prstDash val="solid"/>
+                                </a:ln>
+                              </wps:spPr>
+                              <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                                <a:prstTxWarp prst="textNoShape">
+                                  <a:avLst/>
+                                </a:prstTxWarp>
+                                <a:noAutofit/>
+                              </wps:bodyPr>
+                            </wps:wsp>
+                          </wpg:wgp>
+                        </a:graphicData>
+                      </a:graphic>
+                    </wp:anchor>
+                  </w:drawing>
+                </mc:Choice>
+                <mc:Fallback>
+                  <w:pict>
+                    <v:group style="position:absolute;margin-left:147.925003pt;margin-top:2.1109pt;width:9pt;height:9.050pt;mso-position-horizontal-relative:column;mso-position-vertical-relative:paragraph;z-index:-15805440" id="docshapegroup21" coordorigin="2959,42" coordsize="180,181">
+                      <v:rect style="position:absolute;left:2966;top:49;width:165;height:166" id="docshape22" filled="false" stroked="true" strokeweight=".75pt" strokecolor="#000000">
+                        <v:stroke dashstyle="solid"/>
+                      </v:rect>
+                      <w10:wrap type="none"/>
+                    </v:group>
+                  </w:pict>
+                </mc:Fallback>
+              </mc:AlternateContent>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <mc:AlternateContent>
+                <mc:Choice Requires="wps">
+                  <w:drawing>
+                    <wp:anchor distT="0" distB="0" distL="0" distR="0" allowOverlap="1" layoutInCell="1" locked="0" behindDoc="1" simplePos="0" relativeHeight="487511552">
+                      <wp:simplePos x="0" y="0"/>
+                      <wp:positionH relativeFrom="column">
+                        <wp:posOffset>2613088</wp:posOffset>
+                      </wp:positionH>
+                      <wp:positionV relativeFrom="paragraph">
+                        <wp:posOffset>26808</wp:posOffset>
+                      </wp:positionV>
+                      <wp:extent cx="114300" cy="114935"/>
+                      <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                      <wp:wrapNone/>
+                      <wp:docPr id="27" name="Group 27"/>
+                      <wp:cNvGraphicFramePr>
+                        <a:graphicFrameLocks/>
+                      </wp:cNvGraphicFramePr>
+                      <a:graphic>
+                        <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
+                          <wpg:wgp>
+                            <wpg:cNvPr id="27" name="Group 27"/>
+                            <wpg:cNvGrpSpPr/>
+                            <wpg:grpSpPr>
+                              <a:xfrm>
+                                <a:off x="0" y="0"/>
+                                <a:ext cx="114300" cy="114935"/>
+                                <a:chExt cx="114300" cy="114935"/>
+                              </a:xfrm>
+                            </wpg:grpSpPr>
+                            <wps:wsp>
+                              <wps:cNvPr id="28" name="Graphic 28"/>
+                              <wps:cNvSpPr/>
+                              <wps:spPr>
+                                <a:xfrm>
+                                  <a:off x="4762" y="4762"/>
+                                  <a:ext cx="104775" cy="105410"/>
+                                </a:xfrm>
+                                <a:custGeom>
+                                  <a:avLst/>
+                                  <a:gdLst/>
+                                  <a:ahLst/>
+                                  <a:cxnLst/>
+                                  <a:rect l="l" t="t" r="r" b="b"/>
+                                  <a:pathLst>
+                                    <a:path w="104775" h="105410">
+                                      <a:moveTo>
+                                        <a:pt x="0" y="105092"/>
+                                      </a:moveTo>
+                                      <a:lnTo>
+                                        <a:pt x="104775" y="105092"/>
+                                      </a:lnTo>
+                                      <a:lnTo>
+                                        <a:pt x="104775" y="0"/>
+                                      </a:lnTo>
+                                      <a:lnTo>
+                                        <a:pt x="0" y="0"/>
+                                      </a:lnTo>
+                                      <a:lnTo>
+                                        <a:pt x="0" y="105092"/>
+                                      </a:lnTo>
+                                      <a:close/>
+                                    </a:path>
+                                  </a:pathLst>
+                                </a:custGeom>
+                                <a:ln w="9525">
+                                  <a:solidFill>
+                                    <a:srgbClr val="000000"/>
+                                  </a:solidFill>
+                                  <a:prstDash val="solid"/>
+                                </a:ln>
+                              </wps:spPr>
+                              <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                                <a:prstTxWarp prst="textNoShape">
+                                  <a:avLst/>
+                                </a:prstTxWarp>
+                                <a:noAutofit/>
+                              </wps:bodyPr>
+                            </wps:wsp>
+                          </wpg:wgp>
+                        </a:graphicData>
+                      </a:graphic>
+                    </wp:anchor>
+                  </w:drawing>
+                </mc:Choice>
+                <mc:Fallback>
+                  <w:pict>
+                    <v:group style="position:absolute;margin-left:205.755005pt;margin-top:2.1109pt;width:9pt;height:9.050pt;mso-position-horizontal-relative:column;mso-position-vertical-relative:paragraph;z-index:-15804928" id="docshapegroup23" coordorigin="4115,42" coordsize="180,181">
+                      <v:rect style="position:absolute;left:4122;top:49;width:165;height:166" id="docshape24" filled="false" stroked="true" strokeweight=".75pt" strokecolor="#000000">
+                        <v:stroke dashstyle="solid"/>
+                      </v:rect>
+                      <w10:wrap type="none"/>
+                    </v:group>
+                  </w:pict>
+                </mc:Fallback>
+              </mc:AlternateContent>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <mc:AlternateContent>
+                <mc:Choice Requires="wps">
+                  <w:drawing>
+                    <wp:anchor distT="0" distB="0" distL="0" distR="0" allowOverlap="1" layoutInCell="1" locked="0" behindDoc="1" simplePos="0" relativeHeight="487512064">
+                      <wp:simplePos x="0" y="0"/>
+                      <wp:positionH relativeFrom="column">
+                        <wp:posOffset>3356927</wp:posOffset>
+                      </wp:positionH>
+                      <wp:positionV relativeFrom="paragraph">
+                        <wp:posOffset>26808</wp:posOffset>
+                      </wp:positionV>
+                      <wp:extent cx="114300" cy="114935"/>
+                      <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                      <wp:wrapNone/>
+                      <wp:docPr id="29" name="Group 29"/>
+                      <wp:cNvGraphicFramePr>
+                        <a:graphicFrameLocks/>
+                      </wp:cNvGraphicFramePr>
+                      <a:graphic>
+                        <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
+                          <wpg:wgp>
+                            <wpg:cNvPr id="29" name="Group 29"/>
+                            <wpg:cNvGrpSpPr/>
+                            <wpg:grpSpPr>
+                              <a:xfrm>
+                                <a:off x="0" y="0"/>
+                                <a:ext cx="114300" cy="114935"/>
+                                <a:chExt cx="114300" cy="114935"/>
+                              </a:xfrm>
+                            </wpg:grpSpPr>
+                            <wps:wsp>
+                              <wps:cNvPr id="30" name="Graphic 30"/>
+                              <wps:cNvSpPr/>
+                              <wps:spPr>
+                                <a:xfrm>
+                                  <a:off x="4762" y="4762"/>
+                                  <a:ext cx="104775" cy="105410"/>
+                                </a:xfrm>
+                                <a:custGeom>
+                                  <a:avLst/>
+                                  <a:gdLst/>
+                                  <a:ahLst/>
+                                  <a:cxnLst/>
+                                  <a:rect l="l" t="t" r="r" b="b"/>
+                                  <a:pathLst>
+                                    <a:path w="104775" h="105410">
+                                      <a:moveTo>
+                                        <a:pt x="0" y="105092"/>
+                                      </a:moveTo>
+                                      <a:lnTo>
+                                        <a:pt x="104775" y="105092"/>
+                                      </a:lnTo>
+                                      <a:lnTo>
+                                        <a:pt x="104775" y="0"/>
+                                      </a:lnTo>
+                                      <a:lnTo>
+                                        <a:pt x="0" y="0"/>
+                                      </a:lnTo>
+                                      <a:lnTo>
+                                        <a:pt x="0" y="105092"/>
+                                      </a:lnTo>
+                                      <a:close/>
+                                    </a:path>
+                                  </a:pathLst>
+                                </a:custGeom>
+                                <a:ln w="9525">
+                                  <a:solidFill>
+                                    <a:srgbClr val="000000"/>
+                                  </a:solidFill>
+                                  <a:prstDash val="solid"/>
+                                </a:ln>
+                              </wps:spPr>
+                              <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                                <a:prstTxWarp prst="textNoShape">
+                                  <a:avLst/>
+                                </a:prstTxWarp>
+                                <a:noAutofit/>
+                              </wps:bodyPr>
+                            </wps:wsp>
+                          </wpg:wgp>
+                        </a:graphicData>
+                      </a:graphic>
+                    </wp:anchor>
+                  </w:drawing>
+                </mc:Choice>
+                <mc:Fallback>
+                  <w:pict>
+                    <v:group style="position:absolute;margin-left:264.325012pt;margin-top:2.1109pt;width:9pt;height:9.050pt;mso-position-horizontal-relative:column;mso-position-vertical-relative:paragraph;z-index:-15804416" id="docshapegroup25" coordorigin="5287,42" coordsize="180,181">
+                      <v:rect style="position:absolute;left:5294;top:49;width:165;height:166" id="docshape26" filled="false" stroked="true" strokeweight=".75pt" strokecolor="#000000">
+                        <v:stroke dashstyle="solid"/>
+                      </v:rect>
+                      <w10:wrap type="none"/>
+                    </v:group>
+                  </w:pict>
+                </mc:Fallback>
+              </mc:AlternateContent>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>Sin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>seguro/por</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>cuenta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>propia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>Medicaid</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>Medicare</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:tab/>
+              <w:t>Otro</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-6"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>(especifique)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="05A28F84" w14:textId="77777777" w:rsidR="00E70F50" w:rsidRPr="005238D8" w:rsidRDefault="00F83F3D" w:rsidP="007146C9">
+    <w:p>
       <w:pPr>
-        <w:keepNext/>
-[...34 lines deleted...]
-        </w:rPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="133"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="69CE7EB7" w14:textId="77777777" w:rsidR="006F2751" w:rsidRPr="005238D8" w:rsidRDefault="00F83F3D" w:rsidP="006F2751">
+    <w:p>
       <w:pPr>
-        <w:keepNext/>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:line="252" w:lineRule="auto"/>
+        <w:ind w:left="436" w:right="858"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Mi firma abajo indica que la información dada es verdadera.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>Entiendo que si alguna de las informaciones anteriores es falsa, no tendré derecho a recibir asistencia financiera y tendré que pagar la totalidad de los honorarios</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>Chestnut.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>Entiendo</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>que</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>tengo</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>el</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>derecho</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>revisar y</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>copiar la</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>información</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>que</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>estoy permitiendo</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>que se revele.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="202"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="0" distR="0" allowOverlap="1" layoutInCell="1" locked="0" behindDoc="1" simplePos="0" relativeHeight="487587840">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="page">
+                  <wp:posOffset>667702</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>290141</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="6313170" cy="9525"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:wrapTopAndBottom/>
+                <wp:docPr id="31" name="Graphic 31"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic>
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvPr id="31" name="Graphic 31"/>
+                      <wps:cNvSpPr/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="6313170" cy="9525"/>
+                        </a:xfrm>
+                        <a:custGeom>
+                          <a:avLst/>
+                          <a:gdLst/>
+                          <a:ahLst/>
+                          <a:cxnLst/>
+                          <a:rect l="l" t="t" r="r" b="b"/>
+                          <a:pathLst>
+                            <a:path w="6313170" h="9525">
+                              <a:moveTo>
+                                <a:pt x="6313106" y="0"/>
+                              </a:moveTo>
+                              <a:lnTo>
+                                <a:pt x="4644326" y="0"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="4634865" y="0"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="0" y="0"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="0" y="9525"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="4634801" y="9525"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="4644326" y="9525"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="6313106" y="9525"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="6313106" y="0"/>
+                              </a:lnTo>
+                              <a:close/>
+                            </a:path>
+                          </a:pathLst>
+                        </a:custGeom>
+                        <a:solidFill>
+                          <a:srgbClr val="000000"/>
+                        </a:solidFill>
+                      </wps:spPr>
+                      <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                        <a:prstTxWarp prst="textNoShape">
+                          <a:avLst/>
+                        </a:prstTxWarp>
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shape style="position:absolute;margin-left:52.575001pt;margin-top:22.845781pt;width:497.1pt;height:.75pt;mso-position-horizontal-relative:page;mso-position-vertical-relative:paragraph;z-index:-15728640;mso-wrap-distance-left:0;mso-wrap-distance-right:0" id="docshape27" coordorigin="1052,457" coordsize="9942,15" path="m10993,457l8365,457,8351,457,1052,457,1052,472,8350,472,8365,472,10993,472,10993,457xe" filled="true" fillcolor="#000000" stroked="false">
+                <v:path arrowok="t"/>
+                <v:fill type="solid"/>
+                <w10:wrap type="topAndBottom"/>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
         <w:tabs>
-          <w:tab w:val="left" w:pos="2160"/>
-[...1 lines deleted...]
-          <w:tab w:val="right" w:pos="9360"/>
+          <w:tab w:pos="7735" w:val="left" w:leader="none"/>
         </w:tabs>
-        <w:rPr>
-[...3 lines deleted...]
-        </w:rPr>
+        <w:spacing w:before="2"/>
       </w:pPr>
-      <w:r w:rsidRPr="005238D8">
+      <w:r>
+        <w:rPr/>
+        <w:t>Firma</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="38"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>del</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="28"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>paciente/parte</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="38"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>responsable</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>Fecha</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
-[...14 lines deleted...]
-      <w:r w:rsidRPr="005238D8">
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="91"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
-[...1 lines deleted...]
-          <w:lang w:val="es-MX"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="0" distR="0" allowOverlap="1" layoutInCell="1" locked="0" behindDoc="1" simplePos="0" relativeHeight="487588352">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="page">
+                  <wp:posOffset>667702</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>219416</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="6313170" cy="9525"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:wrapTopAndBottom/>
+                <wp:docPr id="32" name="Graphic 32"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic>
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvPr id="32" name="Graphic 32"/>
+                      <wps:cNvSpPr/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="6313170" cy="9525"/>
+                        </a:xfrm>
+                        <a:custGeom>
+                          <a:avLst/>
+                          <a:gdLst/>
+                          <a:ahLst/>
+                          <a:cxnLst/>
+                          <a:rect l="l" t="t" r="r" b="b"/>
+                          <a:pathLst>
+                            <a:path w="6313170" h="9525">
+                              <a:moveTo>
+                                <a:pt x="6313106" y="0"/>
+                              </a:moveTo>
+                              <a:lnTo>
+                                <a:pt x="4644326" y="0"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="4634865" y="0"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="0" y="0"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="0" y="9525"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="4634801" y="9525"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="4644326" y="9525"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="6313106" y="9525"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="6313106" y="0"/>
+                              </a:lnTo>
+                              <a:close/>
+                            </a:path>
+                          </a:pathLst>
+                        </a:custGeom>
+                        <a:solidFill>
+                          <a:srgbClr val="000000"/>
+                        </a:solidFill>
+                      </wps:spPr>
+                      <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                        <a:prstTxWarp prst="textNoShape">
+                          <a:avLst/>
+                        </a:prstTxWarp>
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shape style="position:absolute;margin-left:52.575001pt;margin-top:17.276886pt;width:497.1pt;height:.75pt;mso-position-horizontal-relative:page;mso-position-vertical-relative:paragraph;z-index:-15728128;mso-wrap-distance-left:0;mso-wrap-distance-right:0" id="docshape28" coordorigin="1052,346" coordsize="9942,15" path="m10993,346l8365,346,8351,346,1052,346,1052,361,8350,361,8365,361,10993,361,10993,346xe" filled="true" fillcolor="#000000" stroked="false">
+                <v:path arrowok="t"/>
+                <v:fill type="solid"/>
+                <w10:wrap type="topAndBottom"/>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:pos="7735" w:val="left" w:leader="none"/>
+        </w:tabs>
+        <w:spacing w:before="1"/>
+        <w:ind w:left="436" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="19"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="19"/>
+        </w:rPr>
+        <w:t>Firma</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="22"/>
+          <w:sz w:val="19"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="19"/>
+        </w:rPr>
+        <w:t>del</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="14"/>
+          <w:sz w:val="19"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="19"/>
+        </w:rPr>
+        <w:t>personal/testigo</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="19"/>
         </w:rPr>
         <w:tab/>
       </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="19"/>
+        </w:rPr>
+        <w:t>Fecha</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="31E02F16" w14:textId="77777777" w:rsidR="006F2751" w:rsidRPr="005238D8" w:rsidRDefault="00F83F3D" w:rsidP="00677F7D">
+    <w:p>
       <w:pPr>
-        <w:keepNext/>
-[...6 lines deleted...]
-        <w:rPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:rPr>
+          <w:b/>
           <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
-[...222 lines deleted...]
-          <w:lang w:val="es-MX"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="63F9C25B" w14:textId="77777777" w:rsidR="006F2751" w:rsidRPr="005238D8" w:rsidRDefault="006F2751" w:rsidP="006F2751">
+    <w:p>
       <w:pPr>
-        <w:keepNext/>
-[...5 lines deleted...]
-        <w:rPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:rPr>
+          <w:b/>
           <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
-          <w:lang w:val="es-MX"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7FA215B1" w14:textId="77777777" w:rsidR="006F2751" w:rsidRPr="005238D8" w:rsidRDefault="00F83F3D" w:rsidP="006F2751">
+    <w:p>
       <w:pPr>
-        <w:keepNext/>
-[...11 lines deleted...]
-      <w:r w:rsidRPr="005238D8">
+        <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
-[...54 lines deleted...]
-          <w:lang w:val="es-MX"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7054614C" w14:textId="77777777" w:rsidR="006F2751" w:rsidRPr="005238D8" w:rsidRDefault="006F2751" w:rsidP="00833FAA">
+    <w:p>
       <w:pPr>
-        <w:tabs>
-[...4 lines deleted...]
-        <w:rPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="31"/>
+        <w:rPr>
+          <w:b/>
           <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
-[...321 lines deleted...]
-          <w:lang w:val="es-MX"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
-        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+        <w:jc w:val="left"/>
+        <w:tblInd w:w="346" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="thickThinMediumGap" w:sz="12" w:space="0" w:color="000000"/>
+          <w:left w:val="thickThinMediumGap" w:sz="12" w:space="0" w:color="000000"/>
+          <w:bottom w:val="thickThinMediumGap" w:sz="12" w:space="0" w:color="000000"/>
+          <w:right w:val="thickThinMediumGap" w:sz="12" w:space="0" w:color="000000"/>
+          <w:insideH w:val="thickThinMediumGap" w:sz="12" w:space="0" w:color="000000"/>
+          <w:insideV w:val="thickThinMediumGap" w:sz="12" w:space="0" w:color="000000"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+          <w:right w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="01E0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="9350"/>
+        <w:gridCol w:w="10167"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00737ACB" w:rsidRPr="001B07C4" w14:paraId="4D7695F2" w14:textId="77777777" w:rsidTr="00833FAA">
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="2387" w:hRule="atLeast"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9576" w:type="dxa"/>
+            <w:tcW w:w="10167" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="double" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="thinThickMediumGap" w:sz="12" w:space="0" w:color="000000"/>
+              <w:right w:val="double" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="51CD9481" w14:textId="77777777" w:rsidR="00833FAA" w:rsidRPr="003210FA" w:rsidRDefault="00F83F3D" w:rsidP="003210FA">
+          <w:p>
             <w:pPr>
-              <w:pStyle w:val="NoSpacing"/>
-[...3 lines deleted...]
-                <w:bCs/>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="242" w:lineRule="exact"/>
+              <w:ind w:left="97"/>
+              <w:rPr>
+                <w:b/>
                 <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
-                <w:lang w:val="es-MX"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003210FA">
-[...3 lines deleted...]
-                <w:bCs/>
+            <w:r>
+              <w:rPr>
+                <w:b/>
                 <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
-[...2 lines deleted...]
-              <w:t>PARA USO EXCLUSIVO DEL PERSONAL</w:t>
+              </w:rPr>
+              <mc:AlternateContent>
+                <mc:Choice Requires="wps">
+                  <w:drawing>
+                    <wp:anchor distT="0" distB="0" distL="0" distR="0" allowOverlap="1" layoutInCell="1" locked="0" behindDoc="1" simplePos="0" relativeHeight="487512576">
+                      <wp:simplePos x="0" y="0"/>
+                      <wp:positionH relativeFrom="column">
+                        <wp:posOffset>14287</wp:posOffset>
+                      </wp:positionH>
+                      <wp:positionV relativeFrom="paragraph">
+                        <wp:posOffset>63</wp:posOffset>
+                      </wp:positionV>
+                      <wp:extent cx="6427470" cy="1516380"/>
+                      <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                      <wp:wrapNone/>
+                      <wp:docPr id="33" name="Group 33"/>
+                      <wp:cNvGraphicFramePr>
+                        <a:graphicFrameLocks/>
+                      </wp:cNvGraphicFramePr>
+                      <a:graphic>
+                        <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
+                          <wpg:wgp>
+                            <wpg:cNvPr id="33" name="Group 33"/>
+                            <wpg:cNvGrpSpPr/>
+                            <wpg:grpSpPr>
+                              <a:xfrm>
+                                <a:off x="0" y="0"/>
+                                <a:ext cx="6427470" cy="1516380"/>
+                                <a:chExt cx="6427470" cy="1516380"/>
+                              </a:xfrm>
+                            </wpg:grpSpPr>
+                            <wps:wsp>
+                              <wps:cNvPr id="34" name="Graphic 34"/>
+                              <wps:cNvSpPr/>
+                              <wps:spPr>
+                                <a:xfrm>
+                                  <a:off x="0" y="12"/>
+                                  <a:ext cx="6427470" cy="619760"/>
+                                </a:xfrm>
+                                <a:custGeom>
+                                  <a:avLst/>
+                                  <a:gdLst/>
+                                  <a:ahLst/>
+                                  <a:cxnLst/>
+                                  <a:rect l="l" t="t" r="r" b="b"/>
+                                  <a:pathLst>
+                                    <a:path w="6427470" h="619760">
+                                      <a:moveTo>
+                                        <a:pt x="6427470" y="0"/>
+                                      </a:moveTo>
+                                      <a:lnTo>
+                                        <a:pt x="0" y="0"/>
+                                      </a:lnTo>
+                                      <a:lnTo>
+                                        <a:pt x="0" y="162166"/>
+                                      </a:lnTo>
+                                      <a:lnTo>
+                                        <a:pt x="0" y="619683"/>
+                                      </a:lnTo>
+                                      <a:lnTo>
+                                        <a:pt x="6427470" y="619683"/>
+                                      </a:lnTo>
+                                      <a:lnTo>
+                                        <a:pt x="6427470" y="162229"/>
+                                      </a:lnTo>
+                                      <a:lnTo>
+                                        <a:pt x="6427470" y="0"/>
+                                      </a:lnTo>
+                                      <a:close/>
+                                    </a:path>
+                                  </a:pathLst>
+                                </a:custGeom>
+                                <a:solidFill>
+                                  <a:srgbClr val="F1F1F1"/>
+                                </a:solidFill>
+                              </wps:spPr>
+                              <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                                <a:prstTxWarp prst="textNoShape">
+                                  <a:avLst/>
+                                </a:prstTxWarp>
+                                <a:noAutofit/>
+                              </wps:bodyPr>
+                            </wps:wsp>
+                            <wps:wsp>
+                              <wps:cNvPr id="35" name="Graphic 35"/>
+                              <wps:cNvSpPr/>
+                              <wps:spPr>
+                                <a:xfrm>
+                                  <a:off x="66675" y="305117"/>
+                                  <a:ext cx="5836920" cy="276860"/>
+                                </a:xfrm>
+                                <a:custGeom>
+                                  <a:avLst/>
+                                  <a:gdLst/>
+                                  <a:ahLst/>
+                                  <a:cxnLst/>
+                                  <a:rect l="l" t="t" r="r" b="b"/>
+                                  <a:pathLst>
+                                    <a:path w="5836920" h="276860">
+                                      <a:moveTo>
+                                        <a:pt x="3643058" y="104775"/>
+                                      </a:moveTo>
+                                      <a:lnTo>
+                                        <a:pt x="3747833" y="104775"/>
+                                      </a:lnTo>
+                                      <a:lnTo>
+                                        <a:pt x="3747833" y="0"/>
+                                      </a:lnTo>
+                                      <a:lnTo>
+                                        <a:pt x="3643058" y="0"/>
+                                      </a:lnTo>
+                                      <a:lnTo>
+                                        <a:pt x="3643058" y="104775"/>
+                                      </a:lnTo>
+                                      <a:close/>
+                                    </a:path>
+                                    <a:path w="5836920" h="276860">
+                                      <a:moveTo>
+                                        <a:pt x="5731573" y="104775"/>
+                                      </a:moveTo>
+                                      <a:lnTo>
+                                        <a:pt x="5836348" y="104775"/>
+                                      </a:lnTo>
+                                      <a:lnTo>
+                                        <a:pt x="5836348" y="0"/>
+                                      </a:lnTo>
+                                      <a:lnTo>
+                                        <a:pt x="5731573" y="0"/>
+                                      </a:lnTo>
+                                      <a:lnTo>
+                                        <a:pt x="5731573" y="104775"/>
+                                      </a:lnTo>
+                                      <a:close/>
+                                    </a:path>
+                                    <a:path w="5836920" h="276860">
+                                      <a:moveTo>
+                                        <a:pt x="0" y="276478"/>
+                                      </a:moveTo>
+                                      <a:lnTo>
+                                        <a:pt x="104775" y="276478"/>
+                                      </a:lnTo>
+                                      <a:lnTo>
+                                        <a:pt x="104775" y="171703"/>
+                                      </a:lnTo>
+                                      <a:lnTo>
+                                        <a:pt x="0" y="171703"/>
+                                      </a:lnTo>
+                                      <a:lnTo>
+                                        <a:pt x="0" y="276478"/>
+                                      </a:lnTo>
+                                      <a:close/>
+                                    </a:path>
+                                    <a:path w="5836920" h="276860">
+                                      <a:moveTo>
+                                        <a:pt x="1850072" y="276478"/>
+                                      </a:moveTo>
+                                      <a:lnTo>
+                                        <a:pt x="1954847" y="276478"/>
+                                      </a:lnTo>
+                                      <a:lnTo>
+                                        <a:pt x="1954847" y="171703"/>
+                                      </a:lnTo>
+                                      <a:lnTo>
+                                        <a:pt x="1850072" y="171703"/>
+                                      </a:lnTo>
+                                      <a:lnTo>
+                                        <a:pt x="1850072" y="276478"/>
+                                      </a:lnTo>
+                                      <a:close/>
+                                    </a:path>
+                                    <a:path w="5836920" h="276860">
+                                      <a:moveTo>
+                                        <a:pt x="3871912" y="276478"/>
+                                      </a:moveTo>
+                                      <a:lnTo>
+                                        <a:pt x="3976687" y="276478"/>
+                                      </a:lnTo>
+                                      <a:lnTo>
+                                        <a:pt x="3976687" y="171703"/>
+                                      </a:lnTo>
+                                      <a:lnTo>
+                                        <a:pt x="3871912" y="171703"/>
+                                      </a:lnTo>
+                                      <a:lnTo>
+                                        <a:pt x="3871912" y="276478"/>
+                                      </a:lnTo>
+                                      <a:close/>
+                                    </a:path>
+                                  </a:pathLst>
+                                </a:custGeom>
+                                <a:ln w="9525">
+                                  <a:solidFill>
+                                    <a:srgbClr val="000000"/>
+                                  </a:solidFill>
+                                  <a:prstDash val="solid"/>
+                                </a:ln>
+                              </wps:spPr>
+                              <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                                <a:prstTxWarp prst="textNoShape">
+                                  <a:avLst/>
+                                </a:prstTxWarp>
+                                <a:noAutofit/>
+                              </wps:bodyPr>
+                            </wps:wsp>
+                            <wps:wsp>
+                              <wps:cNvPr id="36" name="Graphic 36"/>
+                              <wps:cNvSpPr/>
+                              <wps:spPr>
+                                <a:xfrm>
+                                  <a:off x="0" y="619759"/>
+                                  <a:ext cx="6427470" cy="896619"/>
+                                </a:xfrm>
+                                <a:custGeom>
+                                  <a:avLst/>
+                                  <a:gdLst/>
+                                  <a:ahLst/>
+                                  <a:cxnLst/>
+                                  <a:rect l="l" t="t" r="r" b="b"/>
+                                  <a:pathLst>
+                                    <a:path w="6427470" h="896619">
+                                      <a:moveTo>
+                                        <a:pt x="6427406" y="0"/>
+                                      </a:moveTo>
+                                      <a:lnTo>
+                                        <a:pt x="2851531" y="0"/>
+                                      </a:lnTo>
+                                      <a:lnTo>
+                                        <a:pt x="0" y="0"/>
+                                      </a:lnTo>
+                                      <a:lnTo>
+                                        <a:pt x="0" y="896302"/>
+                                      </a:lnTo>
+                                      <a:lnTo>
+                                        <a:pt x="2851467" y="896302"/>
+                                      </a:lnTo>
+                                      <a:lnTo>
+                                        <a:pt x="6427406" y="896302"/>
+                                      </a:lnTo>
+                                      <a:lnTo>
+                                        <a:pt x="6427406" y="0"/>
+                                      </a:lnTo>
+                                      <a:close/>
+                                    </a:path>
+                                  </a:pathLst>
+                                </a:custGeom>
+                                <a:solidFill>
+                                  <a:srgbClr val="F1F1F1"/>
+                                </a:solidFill>
+                              </wps:spPr>
+                              <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                                <a:prstTxWarp prst="textNoShape">
+                                  <a:avLst/>
+                                </a:prstTxWarp>
+                                <a:noAutofit/>
+                              </wps:bodyPr>
+                            </wps:wsp>
+                          </wpg:wgp>
+                        </a:graphicData>
+                      </a:graphic>
+                    </wp:anchor>
+                  </w:drawing>
+                </mc:Choice>
+                <mc:Fallback>
+                  <w:pict>
+                    <v:group style="position:absolute;margin-left:1.125pt;margin-top:.005pt;width:506.1pt;height:119.4pt;mso-position-horizontal-relative:column;mso-position-vertical-relative:paragraph;z-index:-15803904" id="docshapegroup29" coordorigin="23,0" coordsize="10122,2388">
+                      <v:shape style="position:absolute;left:22;top:0;width:10122;height:976" id="docshape30" coordorigin="23,0" coordsize="10122,976" path="m10145,0l23,0,23,255,23,976,10145,976,10145,256,10145,0xe" filled="true" fillcolor="#f1f1f1" stroked="false">
+                        <v:path arrowok="t"/>
+                        <v:fill type="solid"/>
+                      </v:shape>
+                      <v:shape style="position:absolute;left:127;top:480;width:9192;height:436" id="docshape31" coordorigin="128,481" coordsize="9192,436" path="m5865,646l6030,646,6030,481,5865,481,5865,646xm9154,646l9319,646,9319,481,9154,481,9154,646xm128,916l293,916,293,751,128,751,128,916xm3041,916l3206,916,3206,751,3041,751,3041,916xm6225,916l6390,916,6390,751,6225,751,6225,916xe" filled="false" stroked="true" strokeweight=".75pt" strokecolor="#000000">
+                        <v:path arrowok="t"/>
+                        <v:stroke dashstyle="solid"/>
+                      </v:shape>
+                      <v:shape style="position:absolute;left:22;top:976;width:10122;height:1412" id="docshape32" coordorigin="23,976" coordsize="10122,1412" path="m10144,976l4513,976,23,976,23,2388,4513,2388,10144,2388,10144,976xe" filled="true" fillcolor="#f1f1f1" stroked="false">
+                        <v:path arrowok="t"/>
+                        <v:fill type="solid"/>
+                      </v:shape>
+                      <w10:wrap type="none"/>
+                    </v:group>
+                  </w:pict>
+                </mc:Fallback>
+              </mc:AlternateContent>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:u w:val="thick"/>
+              </w:rPr>
+              <w:t>SOLO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:spacing w:val="-7"/>
+                <w:sz w:val="22"/>
+                <w:u w:val="thick"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:u w:val="thick"/>
+              </w:rPr>
+              <w:t>PARA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:spacing w:val="7"/>
+                <w:sz w:val="22"/>
+                <w:u w:val="thick"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:u w:val="thick"/>
+              </w:rPr>
+              <w:t>USO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:spacing w:val="-7"/>
+                <w:sz w:val="22"/>
+                <w:u w:val="thick"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:u w:val="thick"/>
+              </w:rPr>
+              <w:t>DEL</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="22"/>
+                <w:u w:val="thick"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="22"/>
+                <w:u w:val="thick"/>
+              </w:rPr>
+              <w:t>CONSULTORIO:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2DD783E2" w14:textId="77777777" w:rsidR="003210FA" w:rsidRDefault="00F83F3D" w:rsidP="003210FA">
+          <w:p>
             <w:pPr>
-              <w:pStyle w:val="NoSpacing"/>
-[...4 lines deleted...]
-                <w:lang w:val="es-MX"/>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:tabs>
+                <w:tab w:pos="3296" w:val="left" w:leader="none"/>
+                <w:tab w:pos="6105" w:val="left" w:leader="none"/>
+                <w:tab w:pos="6465" w:val="left" w:leader="none"/>
+                <w:tab w:pos="8932" w:val="left" w:leader="none"/>
+                <w:tab w:pos="9394" w:val="left" w:leader="none"/>
+              </w:tabs>
+              <w:spacing w:line="297" w:lineRule="auto" w:before="225"/>
+              <w:ind w:left="383" w:right="354" w:hanging="286"/>
+              <w:rPr>
+                <w:sz w:val="19"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003210FA">
-[...166 lines deleted...]
-              </w:rPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>Documentos presentados</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:spacing w:val="40"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>como comprobantes de ingreso:</w:t>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="003210FA">
-[...136 lines deleted...]
-              <w:t xml:space="preserve"> 1040 (declaración de impuestos)</w:t>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>Nómina/Talonario</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="40"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>de desempleo</w:t>
+              <w:tab/>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>W-</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>2 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>Comprobante</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="40"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>de desempleo</w:t>
+              <w:tab/>
+              <w:t>1040</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="40"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>(Devolución de impuestos)</w:t>
+              <w:tab/>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>Otro: </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="19"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:tab/>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2C081767" w14:textId="3FEB4161" w:rsidR="00833FAA" w:rsidRPr="003210FA" w:rsidRDefault="00F83F3D" w:rsidP="003210FA">
+          <w:p>
             <w:pPr>
-              <w:pStyle w:val="NoSpacing"/>
-[...4 lines deleted...]
-                <w:lang w:val="es-MX"/>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:tabs>
+                <w:tab w:pos="4603" w:val="left" w:leader="none"/>
+              </w:tabs>
+              <w:spacing w:line="202" w:lineRule="exact"/>
+              <w:ind w:left="97"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="19"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003210FA">
-[...80 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="19"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>Responsabilidad</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="63"/>
+                <w:sz w:val="19"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="19"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>del</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="40"/>
+                <w:sz w:val="19"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="19"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>pago</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="19"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="19"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>por</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:spacing w:val="33"/>
+                <w:sz w:val="19"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="19"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>cuenta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:spacing w:val="12"/>
+                <w:sz w:val="19"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="19"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>propia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:spacing w:val="-32"/>
+                <w:sz w:val="19"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-10"/>
+                <w:sz w:val="19"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="19"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="19"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>Responsabilidad</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="55"/>
+                <w:sz w:val="19"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="19"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>sobre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="23"/>
+                <w:sz w:val="19"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="19"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>copagos/coseguros</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="67"/>
+                <w:sz w:val="19"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="19"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>del</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="25"/>
+                <w:sz w:val="19"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="19"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>seguro</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:tabs>
+                <w:tab w:pos="4603" w:val="left" w:leader="none"/>
+              </w:tabs>
+              <w:spacing w:before="32"/>
+              <w:ind w:left="97"/>
+              <w:rPr>
+                <w:sz w:val="19"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:position w:val="2"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>Family</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="16"/>
+                <w:position w:val="2"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:position w:val="2"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="21"/>
+                <w:position w:val="2"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:position w:val="2"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>Center:</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="44"/>
+                <w:position w:val="2"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-10"/>
+                <w:position w:val="2"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>$</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:position w:val="2"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="18"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>(por</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="18"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>servicio)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="19"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:tabs>
+                <w:tab w:pos="4603" w:val="left" w:leader="none"/>
+                <w:tab w:pos="7381" w:val="left" w:leader="none"/>
+                <w:tab w:pos="8147" w:val="left" w:leader="none"/>
+              </w:tabs>
+              <w:spacing w:before="41"/>
+              <w:ind w:left="97"/>
+              <w:rPr>
+                <w:b/>
+                <w:position w:val="4"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>Salud</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="31"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>mental/consumo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="31"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>de</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="31"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>sustancias:</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:position w:val="4"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>Family</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="16"/>
+                <w:position w:val="4"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:position w:val="4"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="21"/>
+                <w:position w:val="4"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:position w:val="4"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>Center:</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="44"/>
+                <w:position w:val="4"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-10"/>
+                <w:position w:val="4"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>$</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:position w:val="4"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-10"/>
+                <w:position w:val="4"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>o</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:position w:val="4"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:spacing w:val="-10"/>
+                <w:position w:val="4"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>%</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:tabs>
+                <w:tab w:pos="4603" w:val="left" w:leader="none"/>
+                <w:tab w:pos="8808" w:val="left" w:leader="none"/>
+                <w:tab w:pos="9574" w:val="left" w:leader="none"/>
+              </w:tabs>
+              <w:spacing w:before="22"/>
+              <w:ind w:left="97"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-10"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>$</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:tab/>
+              <w:t>Salud</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="38"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>mental/consumo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="39"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>de</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="39"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>sustancias:</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="11"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-10"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>$</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-10"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>o</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:spacing w:val="-10"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>%</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:tabs>
+                <w:tab w:pos="4603" w:val="left" w:leader="none"/>
+                <w:tab w:pos="6735" w:val="left" w:leader="none"/>
+                <w:tab w:pos="7516" w:val="left" w:leader="none"/>
+              </w:tabs>
+              <w:spacing w:before="82"/>
+              <w:ind w:left="97"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>Seguro</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="32"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>dental:</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="12"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-10"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>$</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:tab/>
+              <w:t>Seguro</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="32"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>dental:</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="12"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-10"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>$</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-10"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>o</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:spacing w:val="-10"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>%</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="59634259" w14:textId="77777777" w:rsidR="006F2751" w:rsidRPr="005238D8" w:rsidRDefault="006F2751" w:rsidP="00833FAA">
-[...19 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId10"/>
+    <w:sectPr>
       <w:pgSz w:w="12240" w:h="15840"/>
-      <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
-[...2 lines deleted...]
-      <w:docGrid w:linePitch="360"/>
+      <w:pgMar w:header="0" w:footer="700" w:top="1440" w:bottom="900" w:left="720" w:right="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
-<file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-[...17 lines deleted...]
-
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
-    <w:panose1 w:val="02020603050405020304"/>
-    <w:charset w:val="00"/>
+    <w:altName w:val="Times New Roman"/>
+    <w:charset w:val="0"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
-    <w:panose1 w:val="020B0604020202020204"/>
-    <w:charset w:val="00"/>
+    <w:altName w:val="Arial"/>
+    <w:charset w:val="0"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-[...20 lines deleted...]
-    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-[...47 lines deleted...]
-  <w:p w14:paraId="0C2C22CB" w14:textId="4AF45F79" w:rsidR="00993BB1" w:rsidRPr="001B07C4" w:rsidRDefault="00F83F3D" w:rsidP="001C2879">
+<w:ftr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14" xml:space="preserve">
+  <w:p>
     <w:pPr>
-      <w:pStyle w:val="Footer"/>
-      <w:spacing w:before="40"/>
+      <w:pStyle w:val="BodyText"/>
+      <w:spacing w:line="14" w:lineRule="auto"/>
       <w:rPr>
-        <w:sz w:val="12"/>
-[...1 lines deleted...]
-        <w:lang w:val="es-MX"/>
+        <w:sz w:val="20"/>
       </w:rPr>
     </w:pPr>
-    <w:r w:rsidRPr="001C2879">
+    <w:r>
       <w:rPr>
-        <w:sz w:val="12"/>
-        <w:szCs w:val="12"/>
+        <w:sz w:val="20"/>
       </w:rPr>
-      <w:fldChar w:fldCharType="begin"/>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" allowOverlap="1" layoutInCell="1" locked="0" behindDoc="1" simplePos="0" relativeHeight="487505408">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>721677</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>9473965</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="2510155" cy="142875"/>
+              <wp:effectExtent l="0" t="0" r="0" b="0"/>
+              <wp:wrapNone/>
+              <wp:docPr id="1" name="Textbox 1"/>
+              <wp:cNvGraphicFramePr>
+                <a:graphicFrameLocks/>
+              </wp:cNvGraphicFramePr>
+              <a:graphic>
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvPr id="1" name="Textbox 1"/>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="2510155" cy="142875"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                    </wps:spPr>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p>
+                          <w:pPr>
+                            <w:spacing w:before="19"/>
+                            <w:ind w:left="20" w:right="0" w:firstLine="0"/>
+                            <w:jc w:val="left"/>
+                            <w:rPr>
+                              <w:sz w:val="16"/>
+                            </w:rPr>
+                          </w:pPr>
+                          <w:r>
+                            <w:rPr>
+                              <w:w w:val="105"/>
+                              <w:sz w:val="16"/>
+                            </w:rPr>
+                            <w:t>Autorización</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:spacing w:val="3"/>
+                              <w:w w:val="105"/>
+                              <w:sz w:val="16"/>
+                            </w:rPr>
+                            <w:t> </w:t>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:w w:val="105"/>
+                              <w:sz w:val="16"/>
+                            </w:rPr>
+                            <w:t>económica</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:spacing w:val="4"/>
+                              <w:w w:val="105"/>
+                              <w:sz w:val="16"/>
+                            </w:rPr>
+                            <w:t> </w:t>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:w w:val="105"/>
+                              <w:sz w:val="16"/>
+                            </w:rPr>
+                            <w:t>para</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:spacing w:val="3"/>
+                              <w:w w:val="105"/>
+                              <w:sz w:val="16"/>
+                            </w:rPr>
+                            <w:t> </w:t>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:w w:val="105"/>
+                              <w:sz w:val="16"/>
+                            </w:rPr>
+                            <w:t>pacientes</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:spacing w:val="11"/>
+                              <w:w w:val="105"/>
+                              <w:sz w:val="16"/>
+                            </w:rPr>
+                            <w:t> </w:t>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:w w:val="105"/>
+                              <w:sz w:val="16"/>
+                            </w:rPr>
+                            <w:t>Rev.</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:spacing w:val="-8"/>
+                              <w:w w:val="105"/>
+                              <w:sz w:val="16"/>
+                            </w:rPr>
+                            <w:t> </w:t>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:spacing w:val="-2"/>
+                              <w:w w:val="105"/>
+                              <w:sz w:val="16"/>
+                            </w:rPr>
+                            <w:t>5/2026</w:t>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                      <a:noAutofit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype id="_x0000_t202" o:spt="202" coordsize="21600,21600" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape style="position:absolute;margin-left:56.825001pt;margin-top:745.981506pt;width:197.65pt;height:11.25pt;mso-position-horizontal-relative:page;mso-position-vertical-relative:page;z-index:-15811072" type="#_x0000_t202" id="docshape1" filled="false" stroked="false">
+              <v:textbox inset="0,0,0,0">
+                <w:txbxContent>
+                  <w:p>
+                    <w:pPr>
+                      <w:spacing w:before="19"/>
+                      <w:ind w:left="20" w:right="0" w:firstLine="0"/>
+                      <w:jc w:val="left"/>
+                      <w:rPr>
+                        <w:sz w:val="16"/>
+                      </w:rPr>
+                    </w:pPr>
+                    <w:r>
+                      <w:rPr>
+                        <w:w w:val="105"/>
+                        <w:sz w:val="16"/>
+                      </w:rPr>
+                      <w:t>Autorización</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:spacing w:val="3"/>
+                        <w:w w:val="105"/>
+                        <w:sz w:val="16"/>
+                      </w:rPr>
+                      <w:t> </w:t>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:w w:val="105"/>
+                        <w:sz w:val="16"/>
+                      </w:rPr>
+                      <w:t>económica</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:spacing w:val="4"/>
+                        <w:w w:val="105"/>
+                        <w:sz w:val="16"/>
+                      </w:rPr>
+                      <w:t> </w:t>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:w w:val="105"/>
+                        <w:sz w:val="16"/>
+                      </w:rPr>
+                      <w:t>para</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:spacing w:val="3"/>
+                        <w:w w:val="105"/>
+                        <w:sz w:val="16"/>
+                      </w:rPr>
+                      <w:t> </w:t>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:w w:val="105"/>
+                        <w:sz w:val="16"/>
+                      </w:rPr>
+                      <w:t>pacientes</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:spacing w:val="11"/>
+                        <w:w w:val="105"/>
+                        <w:sz w:val="16"/>
+                      </w:rPr>
+                      <w:t> </w:t>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:w w:val="105"/>
+                        <w:sz w:val="16"/>
+                      </w:rPr>
+                      <w:t>Rev.</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:spacing w:val="-8"/>
+                        <w:w w:val="105"/>
+                        <w:sz w:val="16"/>
+                      </w:rPr>
+                      <w:t> </w:t>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:spacing w:val="-2"/>
+                        <w:w w:val="105"/>
+                        <w:sz w:val="16"/>
+                      </w:rPr>
+                      <w:t>5/2026</w:t>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="none"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
     </w:r>
-    <w:r w:rsidRPr="001C2879">
+    <w:r>
       <w:rPr>
-        <w:sz w:val="12"/>
-[...1 lines deleted...]
-        <w:lang w:val="es"/>
+        <w:sz w:val="20"/>
       </w:rPr>
-      <w:instrText xml:space="preserve"> FILENAME  \* Upper  \* MERGEFORMAT </w:instrText>
-[...100 lines deleted...]
-      <w:t>ADM FF 104</w:t>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" allowOverlap="1" layoutInCell="1" locked="0" behindDoc="1" simplePos="0" relativeHeight="487505920">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>3668395</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>9473965</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="2049145" cy="142875"/>
+              <wp:effectExtent l="0" t="0" r="0" b="0"/>
+              <wp:wrapNone/>
+              <wp:docPr id="2" name="Textbox 2"/>
+              <wp:cNvGraphicFramePr>
+                <a:graphicFrameLocks/>
+              </wp:cNvGraphicFramePr>
+              <a:graphic>
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvPr id="2" name="Textbox 2"/>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="2049145" cy="142875"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                    </wps:spPr>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p>
+                          <w:pPr>
+                            <w:spacing w:before="19"/>
+                            <w:ind w:left="20" w:right="0" w:firstLine="0"/>
+                            <w:jc w:val="left"/>
+                            <w:rPr>
+                              <w:sz w:val="16"/>
+                            </w:rPr>
+                          </w:pPr>
+                          <w:r>
+                            <w:rPr>
+                              <w:w w:val="105"/>
+                              <w:sz w:val="16"/>
+                            </w:rPr>
+                            <w:t>(Escanear</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:spacing w:val="8"/>
+                              <w:w w:val="105"/>
+                              <w:sz w:val="16"/>
+                            </w:rPr>
+                            <w:t> </w:t>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:w w:val="105"/>
+                              <w:sz w:val="16"/>
+                            </w:rPr>
+                            <w:t>datos</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:w w:val="105"/>
+                              <w:sz w:val="16"/>
+                            </w:rPr>
+                            <w:t> económicos</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:spacing w:val="11"/>
+                              <w:w w:val="105"/>
+                              <w:sz w:val="16"/>
+                            </w:rPr>
+                            <w:t> </w:t>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:w w:val="105"/>
+                              <w:sz w:val="16"/>
+                            </w:rPr>
+                            <w:t>del</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:spacing w:val="1"/>
+                              <w:w w:val="105"/>
+                              <w:sz w:val="16"/>
+                            </w:rPr>
+                            <w:t> </w:t>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:spacing w:val="-2"/>
+                              <w:w w:val="105"/>
+                              <w:sz w:val="16"/>
+                            </w:rPr>
+                            <w:t>paciente)</w:t>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                      <a:noAutofit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shape style="position:absolute;margin-left:288.850006pt;margin-top:745.981506pt;width:161.35pt;height:11.25pt;mso-position-horizontal-relative:page;mso-position-vertical-relative:page;z-index:-15810560" type="#_x0000_t202" id="docshape2" filled="false" stroked="false">
+              <v:textbox inset="0,0,0,0">
+                <w:txbxContent>
+                  <w:p>
+                    <w:pPr>
+                      <w:spacing w:before="19"/>
+                      <w:ind w:left="20" w:right="0" w:firstLine="0"/>
+                      <w:jc w:val="left"/>
+                      <w:rPr>
+                        <w:sz w:val="16"/>
+                      </w:rPr>
+                    </w:pPr>
+                    <w:r>
+                      <w:rPr>
+                        <w:w w:val="105"/>
+                        <w:sz w:val="16"/>
+                      </w:rPr>
+                      <w:t>(Escanear</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:spacing w:val="8"/>
+                        <w:w w:val="105"/>
+                        <w:sz w:val="16"/>
+                      </w:rPr>
+                      <w:t> </w:t>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:w w:val="105"/>
+                        <w:sz w:val="16"/>
+                      </w:rPr>
+                      <w:t>datos</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:w w:val="105"/>
+                        <w:sz w:val="16"/>
+                      </w:rPr>
+                      <w:t> económicos</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:spacing w:val="11"/>
+                        <w:w w:val="105"/>
+                        <w:sz w:val="16"/>
+                      </w:rPr>
+                      <w:t> </w:t>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:w w:val="105"/>
+                        <w:sz w:val="16"/>
+                      </w:rPr>
+                      <w:t>del</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:spacing w:val="1"/>
+                        <w:w w:val="105"/>
+                        <w:sz w:val="16"/>
+                      </w:rPr>
+                      <w:t> </w:t>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:spacing w:val="-2"/>
+                        <w:w w:val="105"/>
+                        <w:sz w:val="16"/>
+                      </w:rPr>
+                      <w:t>paciente)</w:t>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="none"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-[...309 lines deleted...]
-
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-[...2 lines deleted...]
-  <w:documentProtection w:edit="readOnly" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="0SEMppOAegpkJqLu97ym3f3vjGw+xJxQ4FFi9LEg7w9ZiPmZn2TOThaMLq5m1h3Ts3k+Cfqc3aadxysPS1stIA==" w:salt="SCukHPi068XC8K8UHpiCRw=="/>
+<w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
+  <w:zoom w:percent="120"/>
   <w:defaultTabStop w:val="720"/>
-  <w:hyphenationZone w:val="425"/>
+  <w:drawingGridHorizontalSpacing w:val="110"/>
+  <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:footnotePr>
-[...6 lines deleted...]
-  </w:endnotePr>
   <w:compat>
-    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
-[...4 lines deleted...]
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:ulTrailSpace/>
+    <w:shapeLayoutLikeWW8/>
+    <w:useFELayout/>
+    <w:compatSetting w:val="14" w:uri="http://schemas.microsoft.com/office/word" w:name="compatibilityMode"/>
   </w:compat>
-  <w:rsids>
-[...66 lines deleted...]
-  <w15:docId w15:val="{6535E501-C7D6-46B0-BFE9-A1F8937E1D6E}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cstheme="majorBidi"/>
-        <w:iCs/>
+        <w:rFonts w:cstheme="minorBidi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:asciiTheme="minorHAnsi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
-        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:lang w:val="en-US" w:bidi="ar-SA" w:eastAsia="en-US"/>
       </w:rPr>
     </w:rPrDefault>
-    <w:pPrDefault/>
+    <w:pPrDefault>
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:ind w:left="0" w:right="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+    </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
-[...429 lines deleted...]
-  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
+  <w:style w:styleId="DefaultParagraphFont" w:default="1" w:type="character">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
-[...1 lines deleted...]
-    <w:uiPriority w:val="99"/>
+  <w:style w:styleId="TableNormal" w:default="1" w:type="table">
+    <w:name w:val="Table Normal"/>
+    <w:uiPriority w:val="2"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
+    <w:qFormat/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
-        <w:left w:w="108" w:type="dxa"/>
+        <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
-        <w:right w:w="108" w:type="dxa"/>
+        <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
+  <w:style w:styleId="NoList" w:default="1" w:type="numbering">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
-[...4 lines deleted...]
-    <w:rsid w:val="005109AD"/>
+  <w:style w:default="1" w:styleId="Normal" w:type="paragraph">
+    <w:name w:val="Normal"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:pPr/>
     <w:rPr>
-      <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+      <w:lang w:val="es-ES" w:eastAsia="en-US" w:bidi="ar-SA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:styleId="BodyText" w:type="paragraph">
+    <w:name w:val="Body Text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:pPr/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+      <w:sz w:val="19"/>
+      <w:szCs w:val="19"/>
+      <w:lang w:val="es-ES" w:eastAsia="en-US" w:bidi="ar-SA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:styleId="Heading1" w:type="paragraph">
+    <w:name w:val="Heading 1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="1"/>
+      <w:ind w:left="2"/>
+      <w:jc w:val="center"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
       <w:b/>
       <w:bCs/>
-      <w:szCs w:val="28"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:val="es-ES" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
-[...5 lines deleted...]
-    <w:rsid w:val="00D923D9"/>
+  <w:style w:styleId="Heading2" w:type="paragraph">
+    <w:name w:val="Heading 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:ind w:left="436"/>
+      <w:jc w:val="both"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Arial" w:cstheme="majorBidi"/>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
       <w:b/>
       <w:bCs/>
-      <w:color w:val="4F81BD" w:themeColor="accent1"/>
-[...1 lines deleted...]
-      <w:szCs w:val="26"/>
+      <w:sz w:val="19"/>
+      <w:szCs w:val="19"/>
+      <w:lang w:val="es-ES" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Subtitle">
-    <w:name w:val="Subtitle"/>
+  <w:style w:styleId="ListParagraph" w:type="paragraph">
+    <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
-    <w:next w:val="Normal"/>
-[...1 lines deleted...]
-    <w:uiPriority w:val="11"/>
+    <w:uiPriority w:val="1"/>
     <w:qFormat/>
-    <w:rsid w:val="00D923D9"/>
+    <w:pPr/>
+    <w:rPr>
+      <w:lang w:val="es-ES" w:eastAsia="en-US" w:bidi="ar-SA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:styleId="TableParagraph" w:type="paragraph">
+    <w:name w:val="Table Paragraph"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
     <w:pPr>
-      <w:numPr>
-[...1 lines deleted...]
-      </w:numPr>
+      <w:ind w:left="112"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
-[...3 lines deleted...]
-      <w:sz w:val="24"/>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+      <w:lang w:val="es-ES" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
-  </w:style>
-[...136 lines deleted...]
-    </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-</file>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/></Relationships>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...4 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -4640,86 +10859,84 @@
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
-        <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ 明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
-        <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
@@ -4852,69 +11069,61 @@
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>2</Pages>
-[...1 lines deleted...]
-  <Characters>4701</Characters>
   <Application>Microsoft Office Word</Application>
-  <DocSecurity>8</DocSecurity>
-[...1 lines deleted...]
-  <Paragraphs>11</Paragraphs>
+  <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
-  <HeadingPairs>
-[...14 lines deleted...]
-  <Company>Chestnut Health Systems</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>5514</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Vickie Haug</dc:creator>
-  <cp:lastModifiedBy></cp:lastModifiedBy>
-[...1 lines deleted...]
-  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Created">
+    <vt:filetime>2026-05-20T00:00:00Z</vt:filetime>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="Creator">
+    <vt:lpwstr>Microsoft® Word 2016</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="LastSaved">
+    <vt:filetime>2026-06-18T00:00:00Z</vt:filetime>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="Producer">
+    <vt:lpwstr>Microsoft® Word 2016</vt:lpwstr>
+  </property>
+</Properties>
+</file>